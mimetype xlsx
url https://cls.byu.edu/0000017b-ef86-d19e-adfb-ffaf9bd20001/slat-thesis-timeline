--- v0 (2025-10-13)
+++ v1 (2026-05-21)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="23921"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rlb265\Box\Center for Language Studies\CLS_SLaT\Students-SLaT\Theses-SLaT\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kat2502\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{27314BCD-629A-43F8-AEDC-9B9051A92DE4}" xr6:coauthVersionLast="46" xr6:coauthVersionMax="46" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EC38811-81C5-4E74-A08A-C27B1B1656FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028" calcCompleted="0"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr defaultImageDpi="32767"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B37" i="1" l="1"/>
   <c r="B17" i="1" s="1"/>
   <c r="A17" i="1" s="1"/>
@@ -240,51 +240,51 @@
   </si>
   <si>
     <t>Committee needs defendable copy</t>
   </si>
   <si>
     <t>Give Committee Defense-Ready Thesis</t>
   </si>
   <si>
     <t>Thesis Defense</t>
   </si>
   <si>
     <t>Make Revisions on Thesis</t>
   </si>
   <si>
     <t xml:space="preserve">Turn in Final PDF Version of Thesis for Department Approval </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]d\-mmm;@"/>
     <numFmt numFmtId="165" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
@@ -580,221 +580,207 @@
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="11" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="5" borderId="3" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="5" borderId="4" xfId="11" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="9" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="9" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="20% - Accent1" xfId="11" builtinId="30"/>
     <cellStyle name="Accent1" xfId="10" builtinId="29"/>
     <cellStyle name="Followed Hyperlink" xfId="6" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="4" builtinId="9" hidden="1"/>
     <cellStyle name="Followed Hyperlink" xfId="2" builtinId="9" hidden="1"/>
     <cellStyle name="Heading 2" xfId="8" builtinId="17"/>
     <cellStyle name="Heading 4" xfId="9" builtinId="19"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8" hidden="1"/>
     <cellStyle name="Hyperlink" xfId="1" builtinId="8" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Title" xfId="7" builtinId="15"/>
   </cellStyles>
-  <dxfs count="4">
-[...9 lines deleted...]
-    </dxf>
+  <dxfs count="3">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="6" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -1081,651 +1067,667 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
 <ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <threadedComment ref="E38" dT="2021-03-26T01:50:51.85" personId="{BAA1ABDE-90C8-4773-A856-8B61225BAF6D}" id="{3716600C-6168-41DC-B24E-EB87053EA9AB}">
     <text>There is no minimum timeline for this so the amount of time devoted to it depends on the number of changes that need to be made. The default is 7 days.</text>
   </threadedComment>
 </ThreadedComments>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E39"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="15.6"/>
+  <sheetFormatPr defaultColWidth="10.625" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="27.5" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="47.625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="23.45">
-      <c r="B1" s="49" t="s">
+    <row r="1" spans="1:5" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A1" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="49"/>
-[...4 lines deleted...]
-      <c r="B2" s="50" t="s">
+      <c r="B1" s="47"/>
+      <c r="C1" s="47"/>
+      <c r="D1" s="47"/>
+      <c r="E1" s="47"/>
+    </row>
+    <row r="2" spans="1:5" ht="17.25" x14ac:dyDescent="0.3">
+      <c r="B2" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="50"/>
-[...4 lines deleted...]
-      <c r="B3" s="51" t="s">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B3" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="51"/>
-[...7 lines deleted...]
-      <c r="B5" s="46">
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="B4" s="4"/>
+    </row>
+    <row r="5" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="45">
         <v>44391</v>
       </c>
-      <c r="C5" s="48" t="s">
+      <c r="C5" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="48"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="B6" s="3"/>
     </row>
-    <row r="7" spans="1:5" ht="15" customHeight="1">
-      <c r="A7" s="14" t="s">
+    <row r="7" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="6" t="s">
+      <c r="C7" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="6" t="s">
+      <c r="D7" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="6" t="s">
+      <c r="E7" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="15" customHeight="1">
-      <c r="A8" s="18">
+    <row r="8" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17">
         <f ca="1">(B8-TODAY())</f>
-        <v>-45</v>
-[...1 lines deleted...]
-      <c r="B8" s="16">
+        <v>-1926</v>
+      </c>
+      <c r="B8" s="15">
         <f>$B$37-SUM(E8:E$37)</f>
         <v>44236</v>
       </c>
-      <c r="C8" s="7" t="s">
+      <c r="C8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="29" t="s">
+      <c r="D8" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C9" s="8" t="s">
+    <row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="18"/>
+      <c r="B9" s="16"/>
+      <c r="C9" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="31" t="s">
+      <c r="D9" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="15" customHeight="1">
-      <c r="A10" s="18">
+    <row r="10" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17">
         <f ca="1">(B10-TODAY())</f>
-        <v>-40</v>
-[...1 lines deleted...]
-      <c r="B10" s="16">
+        <v>-1921</v>
+      </c>
+      <c r="B10" s="15">
         <f>$B$37-SUM(E10:E$37)</f>
         <v>44241</v>
       </c>
-      <c r="C10" s="7" t="s">
+      <c r="C10" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D10" s="37" t="s">
+      <c r="D10" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="E10" s="38">
+      <c r="E10" s="37">
         <v>14</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C11" s="9" t="s">
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="19"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="E11" s="11" t="s">
+      <c r="E11" s="10" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C12" s="8" t="s">
+    <row r="12" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18"/>
+      <c r="B12" s="16"/>
+      <c r="C12" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="D12" s="31" t="s">
+      <c r="D12" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="15" customHeight="1">
-      <c r="A13" s="18">
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="17">
         <f ca="1">(B13-TODAY())</f>
-        <v>-24</v>
-[...1 lines deleted...]
-      <c r="B13" s="16">
+        <v>-1905</v>
+      </c>
+      <c r="B13" s="15">
         <f>$B$37-SUM(E13:E$37)</f>
         <v>44257</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="C13" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="33" t="s">
+      <c r="D13" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="E13" s="34">
+      <c r="E13" s="33">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C14" s="9" t="s">
+    <row r="14" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="19"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="35" t="s">
+      <c r="D14" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="35">
         <v>2</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="15" customHeight="1">
-      <c r="A15" s="18">
+    <row r="15" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="17">
         <f ca="1">(B15-TODAY())</f>
-        <v>-20</v>
-[...1 lines deleted...]
-      <c r="B15" s="16">
+        <v>-1901</v>
+      </c>
+      <c r="B15" s="15">
         <f>$B$37-SUM(E15:E$37)</f>
         <v>44261</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C15" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="29" t="s">
+      <c r="D15" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E15" s="30">
+      <c r="E15" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C16" s="8" t="s">
+    <row r="16" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="18"/>
+      <c r="B16" s="16"/>
+      <c r="C16" s="7" t="s">
         <v>21</v>
       </c>
-      <c r="D16" s="31" t="s">
+      <c r="D16" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E16" s="32">
+      <c r="E16" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="15" customHeight="1">
-      <c r="A17" s="18">
+    <row r="17" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17">
         <f ca="1">(B17-TODAY())</f>
-        <v>-15</v>
-[...1 lines deleted...]
-      <c r="B17" s="16">
+        <v>-1896</v>
+      </c>
+      <c r="B17" s="15">
         <f>$B$37-SUM(E17:E$37)</f>
         <v>44266</v>
       </c>
-      <c r="C17" s="7" t="s">
+      <c r="C17" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D17" s="29" t="s">
+      <c r="D17" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E17" s="30">
+      <c r="E17" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C18" s="8" t="s">
+    <row r="18" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="18"/>
+      <c r="B18" s="16"/>
+      <c r="C18" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D18" s="31" t="s">
+      <c r="D18" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="15" customHeight="1">
-      <c r="A19" s="18">
+    <row r="19" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17">
         <f ca="1">(B19-TODAY())</f>
-        <v>-10</v>
-[...1 lines deleted...]
-      <c r="B19" s="16">
+        <v>-1891</v>
+      </c>
+      <c r="B19" s="15">
         <f>$B$37-SUM(E19:E$37)</f>
         <v>44271</v>
       </c>
-      <c r="C19" s="7" t="s">
+      <c r="C19" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="D19" s="29" t="s">
+      <c r="D19" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C20" s="9" t="s">
+    <row r="20" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="D20" s="35" t="s">
+      <c r="D20" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="35">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C21" s="8" t="s">
+    <row r="21" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="18"/>
+      <c r="B21" s="16"/>
+      <c r="C21" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="D21" s="31" t="s">
+      <c r="D21" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="31">
         <v>45</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15" customHeight="1">
-      <c r="A22" s="18">
+    <row r="22" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="17">
         <f ca="1">(B22-TODAY())</f>
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B22" s="16">
+        <v>-1840</v>
+      </c>
+      <c r="B22" s="15">
         <f>$B$37-SUM(E22:E$37)</f>
         <v>44322</v>
       </c>
-      <c r="C22" s="7" t="s">
+      <c r="C22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="D22" s="29" t="s">
+      <c r="D22" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C23" s="9" t="s">
+    <row r="23" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="19"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="D23" s="35" t="s">
+      <c r="D23" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="E23" s="36">
+      <c r="E23" s="35">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C24" s="8" t="s">
+    <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="18"/>
+      <c r="B24" s="16"/>
+      <c r="C24" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="D24" s="31" t="s">
+      <c r="D24" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="31">
         <v>14</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="15" customHeight="1">
-      <c r="A25" s="18">
+    <row r="25" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="17">
         <f ca="1">(B25-TODAY())</f>
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B25" s="16">
+        <v>-1821</v>
+      </c>
+      <c r="B25" s="15">
         <f>$B$37-SUM(E25:E$37)</f>
         <v>44341</v>
       </c>
-      <c r="C25" s="7" t="s">
+      <c r="C25" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="D25" s="29" t="s">
+      <c r="D25" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E25" s="30">
+      <c r="E25" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C26" s="8" t="s">
+    <row r="26" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="18"/>
+      <c r="B26" s="16"/>
+      <c r="C26" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="D26" s="31" t="s">
+      <c r="D26" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="15" customHeight="1">
-      <c r="A27" s="18">
+    <row r="27" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="17">
         <f ca="1">(B27-TODAY())</f>
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B27" s="16">
+        <v>-1816</v>
+      </c>
+      <c r="B27" s="15">
         <f>$B$37-SUM(E27:E$37)</f>
         <v>44346</v>
       </c>
-      <c r="C27" s="7" t="s">
+      <c r="C27" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="D27" s="29" t="s">
+      <c r="D27" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E27" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C28" s="8" t="s">
+    <row r="28" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="18"/>
+      <c r="B28" s="16"/>
+      <c r="C28" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="D28" s="31" t="s">
+      <c r="D28" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15" customHeight="1">
-      <c r="A29" s="18">
+    <row r="29" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="17">
         <f ca="1">(B29-TODAY())</f>
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="B29" s="16">
+        <v>-1811</v>
+      </c>
+      <c r="B29" s="15">
         <f>$B$37-SUM(E29:E$37)</f>
         <v>44351</v>
       </c>
-      <c r="C29" s="7" t="s">
+      <c r="C29" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D29" s="29" t="s">
+      <c r="D29" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E29" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C30" s="8" t="s">
+    <row r="30" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="18"/>
+      <c r="B30" s="20"/>
+      <c r="C30" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="D30" s="31" t="s">
+      <c r="D30" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E30" s="32">
+      <c r="E30" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15" customHeight="1">
-      <c r="A31" s="18">
+    <row r="31" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="17">
         <f ca="1">(B31-TODAY())</f>
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B31" s="16">
+        <v>-1806</v>
+      </c>
+      <c r="B31" s="15">
         <f>$B$37-SUM(E31:E$37)</f>
         <v>44356</v>
       </c>
-      <c r="C31" s="7" t="s">
+      <c r="C31" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="D31" s="29" t="s">
+      <c r="D31" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E31" s="30">
+      <c r="E31" s="29">
         <v>3</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C32" s="8" t="s">
+    <row r="32" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="18"/>
+      <c r="B32" s="16"/>
+      <c r="C32" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="D32" s="31" t="s">
+      <c r="D32" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E32" s="32">
+      <c r="E32" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="15" customHeight="1">
-      <c r="A33" s="18">
+    <row r="33" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="17">
         <f ca="1">(B33-TODAY())</f>
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="B33" s="16">
+        <v>-1801</v>
+      </c>
+      <c r="B33" s="15">
         <f>$B$37-SUM(E33:E$37)</f>
         <v>44361</v>
       </c>
-      <c r="C33" s="7" t="s">
+      <c r="C33" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="D33" s="37" t="s">
+      <c r="D33" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="E33" s="38">
+      <c r="E33" s="37">
         <v>14</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C34" s="8" t="s">
+    <row r="34" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="18"/>
+      <c r="B34" s="20"/>
+      <c r="C34" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="D34" s="31" t="s">
+      <c r="D34" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="E34" s="32">
+      <c r="E34" s="31">
         <v>2</v>
       </c>
     </row>
-    <row r="35" spans="1:5" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A35" s="18">
+    <row r="35" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="17">
         <f ca="1">(B$37-TODAY())</f>
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B35" s="16">
+        <v>-1771</v>
+      </c>
+      <c r="B35" s="15">
         <f>$B$37-SUM(E36:E$37)</f>
         <v>44377</v>
       </c>
-      <c r="C35" s="7" t="s">
+      <c r="C35" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="D35" s="39" t="s">
+      <c r="D35" s="38" t="s">
         <v>41</v>
       </c>
-      <c r="E35" s="38" t="s">
+      <c r="E35" s="37" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="C36" s="8" t="s">
+    <row r="36" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="18"/>
+      <c r="B36" s="21"/>
+      <c r="C36" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="D36" s="40" t="s">
+      <c r="D36" s="39" t="s">
         <v>41</v>
       </c>
-      <c r="E36" s="41">
+      <c r="E36" s="40">
         <v>14</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
-      <c r="A37" s="26">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37" s="25">
         <f ca="1">(B$37-TODAY())</f>
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B37" s="23">
+        <v>-1771</v>
+      </c>
+      <c r="B37" s="22">
         <f>B5</f>
         <v>44391</v>
       </c>
-      <c r="C37" s="27" t="s">
+      <c r="C37" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="D37" s="27"/>
-[...5 lines deleted...]
-      <c r="C38" s="8" t="s">
+      <c r="D37" s="26"/>
+      <c r="E37" s="27"/>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38" s="18"/>
+      <c r="B38" s="16"/>
+      <c r="C38" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="D38" s="43" t="s">
+      <c r="D38" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="E38" s="32">
+      <c r="E38" s="31">
         <v>7</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="30.95">
-      <c r="A39" s="42">
+    <row r="39" spans="1:5" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="41">
         <f ca="1">(B39-TODAY())</f>
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B39" s="24">
+        <v>-1750</v>
+      </c>
+      <c r="B39" s="23">
         <f>$B$37+SUM(E36:E38)</f>
         <v>44412</v>
       </c>
-      <c r="C39" s="25" t="s">
+      <c r="C39" s="24" t="s">
         <v>45</v>
       </c>
-      <c r="D39" s="44" t="s">
+      <c r="D39" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="E39" s="45"/>
+      <c r="E39" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C5:E5"/>
-    <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
+    <mergeCell ref="A1:E1"/>
   </mergeCells>
-  <conditionalFormatting sqref="B9 B16 B12 B20:B21 B23:B24 B26 B28 B30 B32 B34 B37 B39 E36 C8:C16 C19:C38 E8:E16 E19:E34">
-    <cfRule type="expression" dxfId="3" priority="6">
+  <conditionalFormatting sqref="B9 B12 B16 B20:B21 B23:B24 B26 B28 B30 B32 B34 B37 B39">
+    <cfRule type="expression" dxfId="2" priority="6">
+      <formula>"mod(row(),2)=0"</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E8:E36 C8:C38 B18">
+    <cfRule type="expression" dxfId="1" priority="1">
       <formula>"mod(row(),2)=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E38">
-    <cfRule type="expression" dxfId="2" priority="3">
-[...9 lines deleted...]
-    <cfRule type="expression" dxfId="0" priority="1">
+    <cfRule type="expression" dxfId="0" priority="3">
       <formula>"mod(row(),2)=0"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>