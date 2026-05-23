--- v0 (2025-10-09)
+++ v1 (2026-05-23)
@@ -6,90 +6,80 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="639AAAA7" w14:textId="6D5B72E1" w:rsidR="008A4A17" w:rsidRPr="00192034" w:rsidRDefault="0047445B" w:rsidP="00192034">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc52867512"/>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00192034">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[Title: Titles Must Be in Mixed Case and May Not Exceed Six Inches on One Line</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4A7E7F28" w14:textId="29A0A015" w:rsidR="008A4A17" w:rsidRPr="00192034" w:rsidRDefault="0047445B" w:rsidP="00192034">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00192034">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Must Be in the Inverted Pyramid Format When</w:t>
+        <w:t>and Must Be in the Inverted Pyramid Format When</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CFE08BB" w14:textId="534CF5CC" w:rsidR="0047445B" w:rsidRPr="00192034" w:rsidRDefault="0047445B" w:rsidP="00192034">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00192034">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Additional Lines Are Needed]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0A8732" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -229,628 +219,592 @@
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Arts, Education, Fine Arts, or Science]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A80C27C" w14:textId="279FD36C" w:rsidR="00553C4E" w:rsidRDefault="0047445B" w:rsidP="005C5780">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Educational Specialist</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>or</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397E9327" w14:textId="47E00C7E" w:rsidR="00553C4E" w:rsidRDefault="00553C4E" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="794C28FE" w14:textId="79CD95B3" w:rsidR="00553C4E" w:rsidRDefault="00553C4E" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF4F6ED" w14:textId="77777777" w:rsidR="00553C4E" w:rsidRPr="00553C4E" w:rsidRDefault="00553C4E" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C93CED5" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D72796D" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>[Committee Chair’s Name</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Educational Specialist</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Committee Member’s Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>[Committee Member’s Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3264B83F" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CFD2400" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765AE90A" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>[Department Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EA8B8F" w14:textId="76B1C886" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>Brigham Young University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F8F88A" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6263AF41" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25474AC0" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copyright © </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...49 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Current </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Year]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>[Committee Chair’s Name</w:t>
+        <w:t>[Student Name</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>]</w:t>
+        <w:t>, as listed on AIM</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0B5E13" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chair</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>All Rights Reserved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E24CCD4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="002E3B26">
+      <w:pPr>
+        <w:pStyle w:val="ThesisDissertationLevel"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc318711915"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc52867513"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:lastRenderedPageBreak/>
+        <w:t>ABSTRACT</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="617C559E" w14:textId="685318DF" w:rsidR="008A4A17" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:br/>
-[...1 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:br/>
-        <w:t>[Committee Member’s Name]</w:t>
+        <w:t xml:space="preserve">[Title: Titles Must Be in Mixed Case and May Not Exceed Six Inches on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t xml:space="preserve"> Line </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DA28196" w14:textId="77777777" w:rsidR="008A4A17" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:t>and Must Be in the Inverted Pyramid Format When</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5877F025" w14:textId="25A4C83D" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>[Department Name]</w:t>
-[...54 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>[</w:t>
+        <w:t>Additional Lines Are Needed</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Current </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AA77BE" w14:textId="77777777" w:rsidR="0068235D" w:rsidRPr="0068235D" w:rsidRDefault="0068235D" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>Year]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CEFF09C" w14:textId="77777777" w:rsidR="006B46D9" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
         <w:t>[Student Name</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>, as listed on AIM</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0B5E13" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w14:paraId="3E593A3E" w14:textId="50197D7C" w:rsidR="0047445B" w:rsidRPr="006B46D9" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t>All Rights Reserved</w:t>
-[...19 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve">Department of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>[Department Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:bidi="en-US"/>
+        </w:rPr>
+        <w:t>, BYU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001C3039" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:lang w:val="x-none" w:bidi="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master of </w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Title: Titles Must Be in Mixed Case and May Not Exceed Six Inches on </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t>[Arts, Education, Fine Arts, or Science]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF2F9DC" w14:textId="2E655645" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="005C5780">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t>O</w:t>
-[...23 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...186 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(or </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
         <w:t>Educational Specialist</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AB5A4E" w14:textId="48B40F84" w:rsidR="005C5780" w:rsidRDefault="005C5780" w:rsidP="005C5780">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
@@ -1420,117 +1374,113 @@
       </w:r>
       <w:r w:rsidR="00ED1523" w:rsidRPr="00ED1523">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00ED1523" w:rsidRPr="00ED1523">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>EBSCO</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00ED1523" w:rsidRPr="00ED1523">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00ED1523">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00747616">
-        <w:t xml:space="preserve">This leads you to the thesaurus, where you can type </w:t>
-[...3 lines deleted...]
-        <w:t>in your first word</w:t>
+        <w:t>This leads you to the thesaurus, where you can type in your first word</w:t>
       </w:r>
       <w:r w:rsidR="003739BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> describing your research (e.g., structural equation modeling). If this search yields no results for your selected term, this means that term is not an official thesaurus keyword. You then need to choose a variation </w:t>
       </w:r>
       <w:r w:rsidR="00747616">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">from the list that appears below </w:t>
       </w:r>
       <w:r w:rsidR="003739BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>(e.g., structural equation models)</w:t>
       </w:r>
       <w:r w:rsidR="00747616">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003739BD">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74E003BE" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc318711916"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc318711916"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Toc52867514"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc52867514"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ACKNOWLEDGMENTS</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="50FC94B9" w14:textId="17A8754A" w:rsidR="0047445B" w:rsidRPr="00802F19" w:rsidRDefault="0047445B" w:rsidP="005C5780">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">This page is optional. </w:t>
       </w:r>
       <w:r w:rsidR="00C13FE7">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>You</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
@@ -1669,67 +1619,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> Insert page breaks when beginning a page in a different section (e.g., preliminary pages, reference list); do not tab or use the space bar to advance to the next page).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49A414CC" w14:textId="14BF506E" w:rsidR="00BB5871" w:rsidRPr="0047445B" w:rsidRDefault="00BB5871" w:rsidP="00BB5871">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB5871">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Insert one space after each final punctuation mark. Also, make sure you have removed the extra line space before/after paragraphs and after the page numbers in the header (which is often the default for MS Word)</w:t>
       </w:r>
       <w:r w:rsidR="004D10B0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">; this </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> in this template.</w:t>
+        <w:t>; this has been corrected in this template.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CC2E79" w14:textId="2D48051D" w:rsidR="0047445B" w:rsidRPr="00DD4F8D" w:rsidRDefault="0047445B" w:rsidP="00DD4F8D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Make sure your margins are one inch on all sides. An easy way to check this is to view two pages at a time; this helps you to check the top and bottom alignment from one page to the next. Also, use a 12-point font, Times New Roman is preferred (you can use 10 or 11 point </w:t>
       </w:r>
       <w:r w:rsidR="00A93C01">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
@@ -1740,67 +1674,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> tables and figures).</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Publication Manual of the American Psychological Association</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A93C01">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition) recommends using </w:t>
       </w:r>
       <w:r w:rsidR="00DE326C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> space following end punctuation (see p. </w:t>
       </w:r>
       <w:r w:rsidR="00B257D5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
@@ -1854,56 +1786,56 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F57F3F9" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="x-none" w:bidi="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidSect="00B71FD7">
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C3796E8" w14:textId="77777777" w:rsidR="002E3B26" w:rsidRDefault="002E3B26" w:rsidP="002E3B26">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc52867515"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc52867515"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="58C95271" w14:textId="1EED21F2" w:rsidR="00623C1F" w:rsidRDefault="002E3B26">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \f \h \z </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
         </w:rPr>
@@ -1945,4128 +1877,4128 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="00623C1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
         <w:r w:rsidR="00623C1F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3E6CA061" w14:textId="493FDCF5" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="3E6CA061" w14:textId="493FDCF5" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867513" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ABSTRACT</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867513 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>ii</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68516F38" w14:textId="3309253C" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="68516F38" w14:textId="3309253C" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867514" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:lang w:bidi="en-US"/>
           </w:rPr>
           <w:t>ACKNOWLEDGMENTS</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867514 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>iii</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1724AA36" w14:textId="169E54A2" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="1724AA36" w14:textId="169E54A2" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867515" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>TABLE OF CONTENTS</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867515 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>iv</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74A29E8C" w14:textId="7501BDEF" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="74A29E8C" w14:textId="7501BDEF" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867516" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>LIST OF TABLES</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867516 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>vii</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DA96543" w14:textId="5FDA9375" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="1DA96543" w14:textId="5FDA9375" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867517" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:snapToGrid w:val="0"/>
           </w:rPr>
           <w:t>LIST OF FIGURES</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867517 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>viii</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="069E6D52" w14:textId="3A60630B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="069E6D52" w14:textId="3A60630B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867518" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CHAPTER 1</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Introduction (or Background)</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867518 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06D49C30" w14:textId="5FF24C27" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="06D49C30" w14:textId="5FF24C27" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867519" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Statement of the Problem</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867519 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25789629" w14:textId="443D95AA" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="25789629" w14:textId="443D95AA" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867520" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Statement of the Purpose</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867520 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E2569A1" w14:textId="61D5DBEE" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="1E2569A1" w14:textId="61D5DBEE" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867521" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Research Questions or Research Hypotheses</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867521 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C520AF3" w14:textId="7F05ADE4" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="1C520AF3" w14:textId="7F05ADE4" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867522" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CHAPTER 2</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Review of Literature</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867522 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="127ACE5E" w14:textId="75C124ED" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="127ACE5E" w14:textId="75C124ED" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867523" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 2 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867523 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C4BA792" w14:textId="06A49DC2" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="0C4BA792" w14:textId="06A49DC2" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867524" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 3 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867524 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D684116" w14:textId="06D87B3D" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="4D684116" w14:textId="06D87B3D" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867525" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Another Level 3 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867525 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3395D9E9" w14:textId="513FFCB8" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="3395D9E9" w14:textId="513FFCB8" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867526" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Another Level 3 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867526 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16D58F39" w14:textId="62B60A88" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="16D58F39" w14:textId="62B60A88" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867527" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Another Level 2 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867527 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19E42D70" w14:textId="2AA10FA2" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="19E42D70" w14:textId="2AA10FA2" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867528" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definition of Terms</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867528 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61AFF036" w14:textId="64A6D8B5" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="61AFF036" w14:textId="64A6D8B5" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867529" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CHAPTER 3</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Method</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867529 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="359F2F3E" w14:textId="7663F411" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="359F2F3E" w14:textId="7663F411" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867530" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Participants</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867530 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="36E43F61" w14:textId="248DE273" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="36E43F61" w14:textId="248DE273" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867531" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Group One</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867531 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D604E9E" w14:textId="2654B7D9" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="6D604E9E" w14:textId="2654B7D9" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867532" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Group Two</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867532 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22B4F032" w14:textId="2C58FEE4" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="22B4F032" w14:textId="2C58FEE4" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867533" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Settings</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867533 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="126F7E1E" w14:textId="6B9014FF" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="126F7E1E" w14:textId="6B9014FF" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867534" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Setting One</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867534 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A45F11B" w14:textId="67533B33" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="5A45F11B" w14:textId="67533B33" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867535" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Setting Two</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867535 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="483F7917" w14:textId="6877F014" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="483F7917" w14:textId="6877F014" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867536" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Measures (or you may call it Instruments)</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867536 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="461550DB" w14:textId="29138BF0" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="461550DB" w14:textId="29138BF0" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867537" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Instrument One</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867537 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3ACBB1CF" w14:textId="34DF39C4" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="3ACBB1CF" w14:textId="34DF39C4" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867538" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Instrument Two</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867538 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="33711A48" w14:textId="31848A72" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="33711A48" w14:textId="31848A72" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867539" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedure(s)</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867539 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="150A0BF5" w14:textId="6F6F47FB" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="150A0BF5" w14:textId="6F6F47FB" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867540" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Describe Administration of Instrument One</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867540 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D797AA4" w14:textId="38501ECE" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="3D797AA4" w14:textId="38501ECE" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867541" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Describe Administration of Instrument Two</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867541 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7862A7BD" w14:textId="2146598B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="7862A7BD" w14:textId="2146598B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867542" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Research Design</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867542 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BC9E668" w14:textId="1310F070" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="7BC9E668" w14:textId="1310F070" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867543" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Data Analysis (or you may call it Statistical Analysis)</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867543 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B992197" w14:textId="6DBA5A0B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="0B992197" w14:textId="6DBA5A0B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867544" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CHAPTER 4</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Results</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867544 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CAA506F" w14:textId="3B4FDDCF" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="0CAA506F" w14:textId="3B4FDDCF" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867545" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 2 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867545 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CDC7D19" w14:textId="1CE926E9" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="7CDC7D19" w14:textId="1CE926E9" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867546" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 2 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867546 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31B832ED" w14:textId="423FAC8B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="31B832ED" w14:textId="423FAC8B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867547" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 2 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867547 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="028677E8" w14:textId="2670C4EA" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="028677E8" w14:textId="2670C4EA" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867548" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 3 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867548 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BB2AF88" w14:textId="1ACD4BC7" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="7BB2AF88" w14:textId="1ACD4BC7" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867549" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 3 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867549 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1104F3B7" w14:textId="4A164F29" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="1104F3B7" w14:textId="4A164F29" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867550" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Level 3 Heading Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867550 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="06066EE7" w14:textId="553AE57B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="06066EE7" w14:textId="553AE57B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867551" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>CHAPTER 5</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Discussion</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867551 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FD948F8" w14:textId="2829900E" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="3FD948F8" w14:textId="2829900E" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867552" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Results (or you may call it Findings)</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867552 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DD11CA7" w14:textId="60142BA8" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="0DD11CA7" w14:textId="60142BA8" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867553" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Add Your First Question Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867553 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A44DBE1" w14:textId="78C4B785" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="2A44DBE1" w14:textId="78C4B785" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867554" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Add Your Second Question Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867554 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2EB41CD5" w14:textId="08276A02" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="2EB41CD5" w14:textId="08276A02" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867555" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Add Your Third Question Here</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867555 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4EC2E5E7" w14:textId="41C7351C" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="4EC2E5E7" w14:textId="41C7351C" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867556" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Limitations</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867556 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25FAB68C" w14:textId="77D215FA" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="25FAB68C" w14:textId="77D215FA" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867557" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Implications for Future Research</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867557 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E39D45B" w14:textId="41B1004B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="1E39D45B" w14:textId="41B1004B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867558" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Implications for Practitioners</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867558 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2B946314" w14:textId="5E18D19B" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="2B946314" w14:textId="5E18D19B" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867559" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Conclusion(s)</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867559 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76A9BCB2" w14:textId="342F3D17" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="76A9BCB2" w14:textId="342F3D17" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867560" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>REFERENCES</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867560 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68B8EEF9" w14:textId="11805848" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="68B8EEF9" w14:textId="11805848" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867561" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX A</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Consent/Institutional Review Board Approval Letter</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867561 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19B4BF78" w14:textId="7EB00FCF" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="19B4BF78" w14:textId="7EB00FCF" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867562" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX B</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Instruments</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867562 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="46221F7B" w14:textId="41CC133D" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="46221F7B" w14:textId="41CC133D" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867563" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX C</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Examples of Discussion Subheadings</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867563 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="261E9710" w14:textId="1F82A1FA" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="261E9710" w14:textId="1F82A1FA" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867564" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX D</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> How to Create a Table of Contents in Microsoft Word</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867564 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E96116F" w14:textId="4F51870D" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="7E96116F" w14:textId="4F51870D" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867565" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX E</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Levels of Headings Using the APA 7</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>th</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Publication Manual</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867565 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>22</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E27BA3F" w14:textId="057478D6" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="5E27BA3F" w14:textId="057478D6" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867566" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX F</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Reference Check</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867566 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>24</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3520E485" w14:textId="7D56FC3F" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="3520E485" w14:textId="7D56FC3F" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867567" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX G</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Getting Your Thesis Approved</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867567 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>27</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49EB8FCB" w14:textId="6212EBAB" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="49EB8FCB" w14:textId="6212EBAB" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867568" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX H</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Typical Contents of Your Prospectus and Thesis</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867568 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>31</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6CF8318A" w14:textId="543BFF5E" w:rsidR="00623C1F" w:rsidRDefault="00BA5805">
+    <w:p w14:paraId="6CF8318A" w14:textId="543BFF5E" w:rsidR="00623C1F" w:rsidRDefault="00623C1F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc52867569" w:history="1">
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>APPENDIX I</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F" w:rsidRPr="00123BF8">
+        <w:r w:rsidRPr="00123BF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> Sample Table of Contents Without Using Styles to Create Table</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc52867569 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00623C1F">
-[...5 lines deleted...]
-        <w:r w:rsidR="00623C1F">
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00F157C5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>33</w:t>
         </w:r>
-        <w:r w:rsidR="00623C1F">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7DC78E0B" w14:textId="08917053" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="002E3B26" w:rsidP="0000541E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
@@ -6175,111 +6107,85 @@
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>However, it does not work well with Level 3 and 4 headings. Therefore, I have added an example of a Table of Contents that is in a MS Word Table form rather than in a linked format in the Appendix.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235E648D" w14:textId="00E815CC" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0077286F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Insert a page break here and begin your LIST OF TABLES on the next page (This step is unnecessary if you use this template, as it </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> for you)</w:t>
+        <w:t>Insert a page break here and begin your LIST OF TABLES on the next page (This step is unnecessary if you use this template, as it has been formatted for you)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77442F97" w14:textId="77777777" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc383080001"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc52867516"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc383080001"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc52867516"/>
       <w:r w:rsidRPr="0047445B">
         <w:lastRenderedPageBreak/>
         <w:t>LIST OF TABLES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="0DE2A0CE" w14:textId="0D10C59E" w:rsidR="0047445B" w:rsidRDefault="003E22CD" w:rsidP="002E5641">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Table 1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003E22CD">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Title of Table 1 Here in Title Case and Italicized</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004367F6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
@@ -6385,88 +6291,79 @@
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>(This template has already been formatted with this page break)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5BC284" w14:textId="77777777" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Toc318711919"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc52867517"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc318711919"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc52867517"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>LIST OF FIGURES</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="44422EAD" w14:textId="2C3A0272" w:rsidR="00B3110C" w:rsidRDefault="00F54DD0" w:rsidP="00E67FAF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1260"/>
           <w:tab w:val="center" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F217CF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Figure 1</w:t>
+      </w:r>
       <w:r w:rsidR="00B3110C" w:rsidRPr="00F217CF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F217CF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Title of </w:t>
       </w:r>
       <w:r w:rsidR="00F217CF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00F217CF">
         <w:rPr>
@@ -6780,176 +6677,148 @@
       </w:r>
       <w:r w:rsidR="000A66C4" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="000A66C4" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="_Toc287390509"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc287390509"/>
     </w:p>
     <w:p w14:paraId="091948D9" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A0C5F7C" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidSect="0047445B">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="37B7E9CB" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidSect="00B71FD7">
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2590F11B" w14:textId="77777777" w:rsidR="00A64DCA" w:rsidRPr="00A64DCA" w:rsidRDefault="00A64DCA" w:rsidP="005D0FEB">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc52867518"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc318711921"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc52867518"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc318711921"/>
       <w:r w:rsidRPr="00BC0C6B">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CHAPTER 1</w:t>
       </w:r>
       <w:r w:rsidR="005D0FEB">
         <w:br/>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidR="00BC0C6B">
         <w:t>(or Background)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p w14:paraId="447E62EA" w14:textId="5B58C4CD" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">This thesis template </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to give you a general idea of what you should include in your thesis</w:t>
+        <w:t>This thesis template is designed to give you a general idea of what you should include in your thesis</w:t>
       </w:r>
       <w:r w:rsidR="00640200">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as well as to help you with formatting issues. It </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> primarily for use with quantitative research studies for MS</w:t>
+        <w:t xml:space="preserve"> as well as to help you with formatting issues. It is designed primarily for use with quantitative research studies for MS</w:t>
       </w:r>
       <w:r w:rsidR="005018BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, MA,</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>EdS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
@@ -6968,163 +6837,121 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In your introduction section, you should write several paragraphs to introduce your topic and to set up the problem (why it was important that you conducted this study). The length and depth of your introduction will depend upon the standard set by your discipline and target journal for publication. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086F5E44" w14:textId="5FCA19EB" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005018BB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">The introduction usually is a concise summary of the review of literature that gets the reader interested in your topic. Conclude your introduction with a problem statement, a statement of purpose for your research, and your research questions and/or research hypotheses. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338006BC" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc318711922"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc52867519"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc318711922"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc52867519"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Statement of the Problem</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="518F1E55" w14:textId="328F47A0" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Concisely write a logical 1-2 paragraph statement of the problem to </w:t>
-[...33 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">Concisely write a logical 1-2 paragraph statement of the problem to be solved by your research. The problem should be demonstrated to be significant enough to warrant study (e.g., affecting a large number of individuals statewide, nationally, or internationally; limited or inconclusive research has been conducted on this topic with this population; research that has been conducted is outdated or not applicable; a need for replication of another research study; or a need for expanding another research study). Make sure you describe why it would be a problem if you didn’t conduct this research to find answers to the presenting problem. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8B7A04" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc318711923"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc52867520"/>
+      <w:r w:rsidRPr="0047445B">
         <w:lastRenderedPageBreak/>
-        <w:t>didn’t</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve">Statement of </w:t>
       </w:r>
       <w:r w:rsidR="001A0DFB">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:t>Purpose</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="53D4F52C" w14:textId="7D687BAC" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The purpose of this study is to examine (add your purpose here). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCE6D6E" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc318711924"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc52867521"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Research Questions</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
-    </w:p>
-[...22 lines deleted...]
-        <w:t>Research Questions</w:t>
+      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve"> or Research Hypotheses</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
-      <w:r w:rsidRPr="0047445B">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2948E3A3" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>This study will address the following research questions or research hypotheses:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C51B369" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
@@ -7193,226 +7020,200 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1426A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="008271C0" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="008271C0" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidRPr="00F1426A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E10A3BB" w14:textId="77777777" w:rsidR="00F1426A" w:rsidRPr="0047445B" w:rsidRDefault="00F1426A" w:rsidP="00F1426A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F661340" w14:textId="77777777" w:rsidR="00A64DCA" w:rsidRDefault="00A64DCA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc318711925"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc318711925"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="49FD61AE" w14:textId="77777777" w:rsidR="000F56A6" w:rsidRPr="000F56A6" w:rsidRDefault="000F56A6" w:rsidP="005D0FEB">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc52867522"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc52867522"/>
       <w:r w:rsidRPr="005D0FEB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CHAPTER 2</w:t>
       </w:r>
       <w:r w:rsidR="005D0FEB">
         <w:br/>
         <w:t>Review of Literature</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="18992B7A" w14:textId="5FB1D3B7" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Begin your literature review with an engaging paragraph that sets the stage for your analysis of the relevant research on your topic. Then describe what you will discuss in the literature review as a transition into the remainder of the review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4725A3F0" w14:textId="33CA9914" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your literature review should report themes and trends in the research literature and should be adequately </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>described</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the current topic, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>critiqued</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. It also shoul</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4F64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>upport the need for conducting this study (e.g., no published responses to the problem, conflicting results regarding the problem, current data do not respond to the problem adequately). This is where you demonstrate your in-depth knowledge of your topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0F0602" w14:textId="77777777" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc287361642"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc287460514"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc293679717"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc293680306"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc318711955"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc52867523"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Level 2 Heading Here</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="21"/>
-    </w:p>
-[...101 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
-      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6629B4" w14:textId="3B5F7320" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Write several paragraphs and/or pages regarding this </w:t>
       </w:r>
       <w:r w:rsidR="00332EEF" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>topic and</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
@@ -7421,683 +7222,591 @@
         </w:rPr>
         <w:t xml:space="preserve"> introduce the following </w:t>
       </w:r>
       <w:r w:rsidR="005018BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Level 3 </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>sections</w:t>
       </w:r>
       <w:r w:rsidR="005018BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make it easy for the reader to follow the progression and subdivision of your topics by using logical headings. The following headings </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> as examples.</w:t>
+        <w:t>Make it easy for the reader to follow the progression and subdivision of your topics by using logical headings. The following headings are given as examples.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D9CAD96" w14:textId="10668CE6" w:rsidR="00E0049E" w:rsidRPr="00E0049E" w:rsidRDefault="00CB19AE" w:rsidP="00E0049E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc52867524"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="33" w:name="_Toc318711956"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc52867524"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc287361643"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc287460515"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc293679718"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc293680307"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc318711956"/>
       <w:r w:rsidRPr="00E0049E">
         <w:t xml:space="preserve">Level 3 </w:t>
       </w:r>
       <w:r w:rsidR="00E0049E" w:rsidRPr="00E0049E">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0049E">
         <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00E0049E" w:rsidRPr="00E0049E">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00E0049E">
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="535ADA52" w14:textId="4B350006" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
-        <w:t xml:space="preserve">Write several paragraphs and/or pages regarding this topic. Introduce the other topics that </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in the </w:t>
+        <w:t xml:space="preserve">Write several paragraphs and/or pages regarding this topic. Introduce the other topics that are covered in the </w:t>
       </w:r>
       <w:r w:rsidR="003B4F64">
         <w:t>Level</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> 4 headings, if you have the information subdivided into these headings.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
-      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F766669" w14:textId="330AE90A" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00A63A90">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc287361644"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc287460516"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc287361644"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc287460516"/>
       <w:r w:rsidRPr="0047445B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E0049E">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">Level </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Level 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D1A">
+        <w:rPr>
+          <w:rStyle w:val="Heading4Char"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E0049E">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">eading </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D1A">
+        <w:rPr>
+          <w:rStyle w:val="Heading4Char"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E0049E">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
-      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A63A90">
         <w:t>Write</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> several paragraphs and/or pages regarding this topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C43B631" w14:textId="04E989B8" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc287361645"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc287460517"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc287361645"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc287460517"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Another </w:t>
       </w:r>
       <w:r w:rsidR="00F05780">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>Level</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">eading </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
-      <w:bookmarkEnd w:id="37"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Write several paragraphs and/or pages about this topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB14CCB" w14:textId="092B9955" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc287361646"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc287460518"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc287361646"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc287460518"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Another </w:t>
       </w:r>
       <w:r w:rsidR="00F05780">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>Level</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 4 </w:t>
       </w:r>
       <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>ere</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="37"/>
       <w:bookmarkEnd w:id="38"/>
-      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Write several paragraphs and/or pages about this topic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4177C965" w14:textId="2B75F099" w:rsidR="00402D1A" w:rsidRDefault="00CB19AE" w:rsidP="00E0049E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc52867525"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc318711957"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc52867525"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc287361647"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc287460519"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc293679719"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc293680308"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc318711957"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Another </w:t>
       </w:r>
       <w:r w:rsidR="00F05780">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Level</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">eading </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DBDD2B" w14:textId="18C7BBAE" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Write several paragraphs and/or pages about this topic.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="40"/>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
-      <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:p w14:paraId="28601563" w14:textId="77777777" w:rsidR="00EB62B6" w:rsidRDefault="00EB62B6" w:rsidP="00E0049E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Toc287361648"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="50" w:name="_Toc318711958"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc287361648"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc287460520"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc293679720"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc293680309"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc318711958"/>
     </w:p>
     <w:p w14:paraId="06EBAD5E" w14:textId="2DF84447" w:rsidR="00402D1A" w:rsidRDefault="00CB19AE" w:rsidP="00E0049E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc52867526"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc52867526"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Another </w:t>
       </w:r>
       <w:r w:rsidR="00F05780">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Level</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00402D1A">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">eading </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15C070CC" w14:textId="669BED4E" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Write several paragraphs and/or pages about this topic.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="52" w:name="_Toc287361649"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc318711959"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc287361649"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc287460521"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc293679721"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc293680310"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc318711959"/>
+      <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-      <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="12B4021A" w14:textId="77777777" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc52867527"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc52867527"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Another Level 2 Heading Here</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="1EC15792" w14:textId="77777777" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Write several paragraphs and/or pages regarding this topic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A493163" w14:textId="77777777" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc287361650"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc287460522"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc293679722"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc293680311"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc318711960"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc52867528"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Definition of Terms</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="57"/>
-    </w:p>
-[...27 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
-      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="64F88964" w14:textId="09C1867F" w:rsidR="00CB19AE" w:rsidRPr="0047445B" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have unique terminology that need to </w:t>
+        <w:t xml:space="preserve">If you have unique terminology that </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>be defined</w:t>
+        <w:t>need</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, you should do so here in this section. Discuss whether this section is needed or not with your thesis chair and committee. </w:t>
+        <w:t xml:space="preserve"> to be defined, you should do so here in this section. Discuss whether this section is needed or not with your thesis chair and committee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E8EB25B" w14:textId="77777777" w:rsidR="00857E4B" w:rsidRDefault="00857E4B" w:rsidP="00857E4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DBBA6DB" w14:textId="0DD62EBA" w:rsidR="00CB19AE" w:rsidRDefault="00CB19AE" w:rsidP="00857E4B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Following this section, insert a page break and </w:t>
@@ -8108,1137 +7817,1058 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>start CHAPTER 3</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00857E4B" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00857E4B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FCFE1F" w14:textId="77777777" w:rsidR="00F1426A" w:rsidRPr="0047445B" w:rsidRDefault="00F1426A" w:rsidP="00F1426A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EADA795" w14:textId="77777777" w:rsidR="000F56A6" w:rsidRDefault="000F56A6" w:rsidP="00CB19AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3702BB13" w14:textId="77777777" w:rsidR="00CB19AE" w:rsidRDefault="00CB19AE" w:rsidP="00CB19AE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ECF875D" w14:textId="77777777" w:rsidR="00CB19AE" w:rsidRDefault="00CB19AE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A88F537" w14:textId="77777777" w:rsidR="00A64DCA" w:rsidRPr="00A64DCA" w:rsidRDefault="00A64DCA" w:rsidP="005D0FEB">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc52867529"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc52867529"/>
       <w:r w:rsidRPr="005D0FEB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER </w:t>
       </w:r>
       <w:r w:rsidR="00632C5B" w:rsidRPr="005D0FEB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="005D0FEB">
         <w:br/>
         <w:t>Method</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="733437B0" w14:textId="63FEE0D4" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In your introductory paragraph, describe what you will discuss in this section, and the order in which you discuss them (e.g., participants, settings, procedures). Report ethical practices in obtaining human subjects institutional review board approval and participants’ consent/assent.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15710">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2969" w:rsidRPr="00AE6F64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Be sure to include your stamped consent/assent form and/or IRB Approval Letter in an appendix (you must include either your IRB-approved consent form or your IRB Letter of Approval to Conduct Research; similarly, if your study includes minors, you must also include a copy of your assent form or IRB approval letter in that appendix).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35494CC1" w14:textId="3BC32AD2" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>At the prospectus stage, write this section using future tense, indicating what you propose to do with your study. After you have conducted the research, change the terminology to past tense, indicating the procedures you actually followed in conducting your study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58125EA8" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc318711926"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc52867530"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Participants</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="64"/>
-    </w:p>
-[...1 lines deleted...]
-    <w:p w14:paraId="733437B0" w14:textId="63FEE0D4" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="53C62500" w14:textId="5A9C5FA5" w:rsidR="00C81A76" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005A303E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>In your introductory paragraph, describe what you will discuss in this section, and the order in which you discuss them (e.g., participants, settings, procedures). Report ethical practices in obtaining human subjects institutional review board approval and participants’ consent/assent.</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> from the population and the sampling procedure. Include the limitations of the sampling procedure. Report the most relevant numbers, percentages, means, standard deviations, and ranges of participants and relevant characteristics such as male and female, age range and mean, race/ethnicity, socio-economic status, grade level, educational environments of participants, and disability classifications.</w:t>
+        <w:t>Describe your sample here. If you have several types of participants, you should create a heading for each group. Describe how your sample was drawn from the population and the sampling procedure. Include the limitations of the sampling procedure. Report the most relevant numbers, percentages, means, standard deviations, and ranges of participants and relevant characteristics such as male and female, age range and mean, race/ethnicity, socio-economic status, grade level, educational environments of participants, and disability classifications.</w:t>
       </w:r>
       <w:r w:rsidR="00D15710">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>You do not need to report all of these data. Refer your readers to a demographic table for specific data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249B7B4C" w14:textId="0AEAD92F" w:rsidR="00AD1387" w:rsidRDefault="0047445B" w:rsidP="00AD1387">
       <w:pPr>
         <w:keepLines/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc52867531"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="69" w:name="_Toc293678006"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc52867531"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc318711927"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc293678006"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Group </w:t>
       </w:r>
       <w:r w:rsidR="00AD1387">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="73866643" w14:textId="3324C4B7" w:rsidR="00C81A76" w:rsidRPr="00C81A76" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Describe this group.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> You may include a table that depicts the participants. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="70" w:name="_Toc374956590"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="_Toc318711928"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc374956590"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc383080744"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc318711928"/>
     </w:p>
     <w:p w14:paraId="6802A15A" w14:textId="77777777" w:rsidR="00AD1387" w:rsidRDefault="0047445B" w:rsidP="00AD1387">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="73" w:name="_Toc52867532"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc52867532"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
-      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Group </w:t>
       </w:r>
       <w:r w:rsidR="00AD1387">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>wo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="72"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="060DFC73" w14:textId="650E132D" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve">Describe this group. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:p w14:paraId="619A6EAA" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc318711929"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc318711929"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc52867533"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Settings</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
-      <w:bookmarkEnd w:id="75"/>
     </w:p>
     <w:p w14:paraId="7C945402" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>If there is more than one setting involved in the study, describe them all, using separate headings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19ED77B5" w14:textId="0C5A9054" w:rsidR="00AD1387" w:rsidRDefault="0047445B" w:rsidP="00AD1387">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="76" w:name="_Toc52867534"/>
-      <w:bookmarkStart w:id="77" w:name="_Toc318711930"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc52867534"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc318711930"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Setting </w:t>
       </w:r>
       <w:r w:rsidR="00AD1387">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6167D247" w14:textId="47F4EB23" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Describe this setting, while maintaining confidentiality.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15DA21C8" w14:textId="6016956C" w:rsidR="00AD1387" w:rsidRDefault="0047445B" w:rsidP="00AD1387">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="78" w:name="_Toc52867535"/>
-      <w:bookmarkStart w:id="79" w:name="_Toc318711931"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc52867535"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc318711931"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Setting </w:t>
       </w:r>
       <w:r w:rsidR="00AD1387">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>wo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="66FAC9E1" w14:textId="580A1525" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Describe this setting</w:t>
       </w:r>
       <w:r w:rsidR="00252DF7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> while maintaining confidentiality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E1F9FA5" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc318711932"/>
-      <w:bookmarkStart w:id="81" w:name="_Toc52867536"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc318711932"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc52867536"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Measures (or you may call it Instruments)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
-      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="5E3C4DCA" w14:textId="7155EF4D" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>If you have more than one measure, describe each measure, using separate headings for each instrument, including references if applicable. Present validity and reliability data of your instruments. For non-commercial or self-developed instruments, describe procedures for assuring validity and reliability). Also</w:t>
       </w:r>
       <w:r w:rsidR="00A64DCA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> present limitations of instruments/apparatus. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3880484F" w14:textId="65C6C710" w:rsidR="00AD1387" w:rsidRDefault="0047445B" w:rsidP="00AD1387">
       <w:pPr>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc52867537"/>
-      <w:bookmarkStart w:id="83" w:name="_Toc318711933"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc52867537"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc318711933"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00AD1387">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="81"/>
     </w:p>
     <w:p w14:paraId="4A8117D9" w14:textId="75AAE781" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve">Describe this instrument. </w:t>
       </w:r>
       <w:r w:rsidR="00A64DCA">
         <w:t>Refer</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> the reader to the instrument in the appendix for a </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="82"/>
       <w:r w:rsidR="00A64DCA">
         <w:t>five-chapter thesis.</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D84E5E" w14:textId="0D8BBB80" w:rsidR="00AD1387" w:rsidRDefault="0047445B" w:rsidP="00AD1387">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc52867538"/>
-      <w:bookmarkStart w:id="85" w:name="_Toc318711934"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc52867538"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc318711934"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00AD1387">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>wo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557CB506" w14:textId="15CFA421" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>If you have more than one instrument, describe them in separate paragraphs.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C39952D" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc318711935"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc52867539"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Procedure(s)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="85"/>
-      <w:r w:rsidRPr="0047445B">
-[...12 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="86"/>
-      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="381CABB3" w14:textId="7F5B6C8F" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss exactly how you conducted the study. This should be comprehensive enough for a skilled researcher to follow your procedures and replicate the study. Clearly describe how data were </w:t>
       </w:r>
       <w:r w:rsidR="006627B9" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>collected and</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> report inter-rater reliability/agreement procedures and accompanying results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11388242" w14:textId="0D431976" w:rsidR="0057204D" w:rsidRDefault="0047445B" w:rsidP="0057204D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc52867540"/>
-      <w:bookmarkStart w:id="89" w:name="_Toc318711936"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc52867540"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc318711936"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="0057204D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">dministration of </w:t>
       </w:r>
       <w:r w:rsidR="0057204D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">nstrument </w:t>
       </w:r>
       <w:r w:rsidR="0057204D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ne</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="87"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB036EA" w14:textId="13BBE6A9" w:rsidR="00C072A5" w:rsidRPr="0057204D" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>If you used more than one measure, you may want to use separate headings to indicate the procedures you followed in administering each instrument to each group. Be sure to describe how you administered the instrument and/or intervention, how you gathered the data, and how you ensured confidentiality of the participants.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="90" w:name="_Toc318711937"/>
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc318711937"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="6CA592C9" w14:textId="063023E2" w:rsidR="0057204D" w:rsidRDefault="0047445B" w:rsidP="0057204D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="91" w:name="_Toc52867541"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc52867541"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe </w:t>
       </w:r>
       <w:r w:rsidR="0057204D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">dministration of </w:t>
       </w:r>
       <w:r w:rsidR="0057204D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">nstrument </w:t>
       </w:r>
       <w:r w:rsidR="0057204D">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>wo</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="90"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A67EF3E" w14:textId="2A8C8A62" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Describe procedures for the second instrument here.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="89"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7051F509" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00D8162F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:widowControl/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc318711938"/>
-      <w:bookmarkStart w:id="93" w:name="_Toc52867542"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc318711938"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc52867542"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Research Design</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
-      <w:bookmarkEnd w:id="93"/>
     </w:p>
     <w:p w14:paraId="13326078" w14:textId="0B68D751" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00D8162F">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="_Toc267908175"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Describe the research design used to answer the research questions. Provide evidence regarding why this design is appropriate for the study. </w:t>
+      <w:bookmarkStart w:id="93" w:name="_Toc267908175"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Describe the research design used to answer the research questions. Provide evidence regarding why this design is appropriate for the study. Also, present limitations of the research design you selected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6873E200" w14:textId="69FF075D" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0057204D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Provide operational definitions of the independent and dependent variables.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r w:rsidR="0057204D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Also</w:t>
+        <w:t>Report</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>, present limitations of the research design you selected.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6873E200" w14:textId="69FF075D" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0057204D">
+        <w:t xml:space="preserve"> how controls were made for limitations such as maturation, history, testing effects, instrumentation, regression, selection, mortality, halo effect, or Hawthorne effect. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B20213" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="_Toc318711939"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc52867543"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Data Analysis (or you may call it Statistical Analysis)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+    </w:p>
+    <w:p w14:paraId="08067836" w14:textId="09F428CB" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Provide operational definitions of the independent and dependent variables.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0057204D">
+        <w:t xml:space="preserve">In this section you should describe the type of data you collected and how the data were analyzed. Also specify the statistical analysis with your rationale for selecting the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>particular test(s)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Present limitations/violations of assumptions of the statistical analysis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A8DF09" w14:textId="537DE004" w:rsidR="0017292E" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your prospectus will contain </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">four </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>main sections</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47" w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a) BYU preliminary pages, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47" w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47" w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> introduction chapter, (c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review of literature</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47" w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chapter,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47" w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76D47" w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> method chapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1058B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0047445B">
-[...32 lines deleted...]
-    <w:p w14:paraId="08067836" w14:textId="09F428CB" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+    </w:p>
+    <w:p w14:paraId="4C3F1F42" w14:textId="09E2DA30" w:rsidR="0017292E" w:rsidRPr="0017292E" w:rsidRDefault="0017292E" w:rsidP="0017292E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0047445B">
-[...35 lines deleted...]
-          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obtaining Institutional Review Board (IRB) approval for research not conducted in public schools requires two steps: (a) obtaining approval through the McKay School Scientific Review Committee, and (b) obtaining IRB approval through </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">BYU Office of Research and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">statistical analysis. </w:t>
-[...120 lines deleted...]
-      </w:pPr>
+        <w:t>Creative Activities (ORCA)</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Obtaining Institutional Review Board (IRB) approval for research not conducted in public schools requires two steps: (a) obtaining approval through the McKay School Scientific Review Committee, and (b) obtaining IRB approval through </w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> here: </w:t>
+        <w:t xml:space="preserve">. A third step is required for research conducted in the schools. Information and the application can be found here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="0017292E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://education.byu.edu/request_to_conduct_research</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0017292E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B3E52E8" w14:textId="143F2E7B" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -9253,51 +8883,51 @@
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>you will conduct your study and write the results and discussion sections of your</w:t>
       </w:r>
       <w:r w:rsidR="00797EA0">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> thesis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="174D4154" w14:textId="77777777" w:rsidR="00520A89" w:rsidRDefault="00520A89" w:rsidP="003C481A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc318711940"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc318711940"/>
     </w:p>
     <w:p w14:paraId="64C23C64" w14:textId="62D16CF1" w:rsidR="00C161EA" w:rsidRDefault="00D015F1" w:rsidP="003C481A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Insert</w:t>
       </w:r>
       <w:r w:rsidR="00F1426A" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> a page break and </w:t>
       </w:r>
       <w:r w:rsidR="00F1426A">
         <w:rPr>
@@ -9319,160 +8949,142 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="0057204D" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="0057204D" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0057204D" w:rsidRPr="0047445B">
+        <w:t>template has already been formatted with this page break</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0057204D" w:rsidRPr="0047445B">
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2969">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C161EA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0039FF04" w14:textId="2E282436" w:rsidR="000F56A6" w:rsidRPr="000F56A6" w:rsidRDefault="000F56A6" w:rsidP="00C161EA">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
-      <w:bookmarkStart w:id="98" w:name="_Toc52867544"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc52867544"/>
       <w:r w:rsidRPr="00C161EA">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER </w:t>
       </w:r>
       <w:r w:rsidR="00632C5B" w:rsidRPr="00C161EA">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00C161EA">
         <w:br/>
       </w:r>
       <w:r w:rsidR="005D0FEB">
         <w:t>Results</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p w14:paraId="4BF8F95F" w14:textId="4A97E740" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Begin this paragraph with a reminder to the reader about the research questions and the intervention and/or data gathered. Give readers a preview regarding what you will discuss in this chapter (it should correspond with each research question). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29837ED7" w14:textId="562037C9" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Present results of the analysis for each research question. Summarize each research question with a non-statistical statement. Use tables and/or figures to provide a more thorough presentation of the results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A5D15A" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc318711941"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc52867545"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Level 2 Heading Here</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="98"/>
-    </w:p>
-[...39 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="99"/>
-      <w:bookmarkEnd w:id="100"/>
     </w:p>
     <w:p w14:paraId="5CB0DF4C" w14:textId="1C8E04CD" w:rsidR="00CD28FA" w:rsidRPr="0050622A" w:rsidRDefault="0047445B" w:rsidP="00733237">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve">Report data from research question one here. Be sure not to interpret the data in this section – do that in the discussion section. </w:t>
       </w:r>
       <w:r w:rsidR="00CD28FA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t xml:space="preserve">Reference each table and figure before it appears in the document. Include the table as close to the in-text reference as possible, without splitting the table between two pages. Table 1 is an example of a table formatted according to APA </w:t>
       </w:r>
       <w:r w:rsidR="00254FF1">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
         <w:t>guides.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD25D82" w14:textId="653122D7" w:rsidR="00C65D18" w:rsidRPr="00733237" w:rsidRDefault="005A303E" w:rsidP="00733237">
@@ -9548,51 +9160,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="334896A9" id="Rectangle 1" o:spid="_x0000_s1026" style="width:6in;height:.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDrP/t6aAIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t0lKeknUdMVuKUIq&#10;sGLhA1zbaSwc29hu04L4d8ZOW1p4WSH64Ho84/GZM2cyvzu0Eu25dUKrCmfDFCOuqGZCbSv85fNq&#10;MMPIeaIYkVrxCh+5w3eLly/mnSn5SDdaMm4RJFGu7EyFG+9NmSSONrwlbqgNV+CstW2JB9NuE2ZJ&#10;B9lbmYzSdJJ02jJjNeXOwemyd+JFzF/XnPqPde24R7LCgM3H1cZ1E9ZkMSfl1hLTCHqCQf4BRUuE&#10;gkcvqZbEE7Sz4q9UraBWO137IdVtoutaUB5rgGqy9I9qnhpieKwFyHHmQpP7f2nph/2jRYJV+BVG&#10;irTQok9AGlFbyVEW6OmMKyHqyTzaUKAza02/OnAkN55gOIhBm+69ZpCG7LyOlBxq24abUCw6ROaP&#10;F+b5wSMKh+N8NslTaBAF33Qyio1JSHm+a6zzb7luUdhU2ALEmJvs184HLKQ8h0SQWgq2ElJGw243&#10;D9KiPQkaiL9QF1xx12FShWClw7Xe3Z8ARHgj+ALY2NMfRTbK0/tRMVhNZtNBvsrHg2KazgZpVtwX&#10;kzQv8uXqZwCY5WUjGONqLRQ/6yvLn9e/k9J7ZUSFoa7CxXg0jrXfoHfPK7IVHsZNirbCswsTpGw4&#10;YW8Ug7JJ6YmQ/T65hR8pAw7O/5GVKILQ914oG82OoAGroUnQTfgwwKbR9jtGHQxZhd23HbEcI/lO&#10;gYqLLM/DVEYjH0+h78heezbXHqIopKqwx6jfPvh+knfGim0DL2WRGKVfg/ZqEYURdNmjAtzBgEGK&#10;FZyGPkzqtR2jfn+aFr8AAAD//wMAUEsDBBQABgAIAAAAIQALY5Pa2gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsMwELwj8QdrkbhRhwpVVRqnqkAgDnCgIM6beJuExOvIdpvwexYu9DLSaGZn&#10;Z4rt7AZ1ohA7zwZuFxko4trbjhsDH++PN2tQMSFbHDyTgW+KsC0vLwrMrZ/4jU771CgJ4ZijgTal&#10;Mdc61i05jAs/Eot28MFhEhoabQNOEu4GvcyylXbYsXxocaT7lup+f3QG+oPmqX/evUzVU2Xj1+tn&#10;6GtnzPXV/LAR2G1AJZrT/wX8bpD+UEqxyh/ZRjUYkDXpD0Vbr+6EVmJagi4LfT6g/AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDrP/t6aAIAAOIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALY5Pa2gAAAAgBAAAPAAAAAAAAAAAAAAAAAMIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3591F0CC" w14:textId="77777777" w:rsidR="005A303E" w:rsidRPr="0047445B" w:rsidRDefault="005A303E" w:rsidP="006B289E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Variable                              Mean                            </w:t>
       </w:r>
@@ -9679,51 +9291,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7158E1B5" id="Rectangle 2" o:spid="_x0000_s1026" style="width:6in;height:.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCoYGc2aAIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d3NReknUdMXuUoS0&#10;wIqFD3BtJ7FwbGO7TZcV/87YaUsLLytEH1yPZzw+c+ZMltf7XqIdt05oVePsKsWIK6qZUG2Nv35Z&#10;TxYYOU8UI1IrXuMn7vD16vWr5WAqnutOS8YtgiTKVYOpcee9qZLE0Y73xF1pwxU4G2174sG0bcIs&#10;GSB7L5M8TWfJoC0zVlPuHJzejU68ivmbhlP/qWkc90jWGLD5uNq4bsKarJakai0xnaAHGOQfUPRE&#10;KHj0lOqOeIK2VvyVqhfUaqcbf0V1n+imEZTHGqCaLP2jmseOGB5rAXKcOdHk/l9a+nH3YJFgNc4x&#10;UqSHFn0G0ohqJUd5oGcwroKoR/NgQ4HO3Gv6zYEjufAEw0EM2gwfNIM0ZOt1pGTf2D7chGLRPjL/&#10;dGKe7z2icDgtFrMihQZR8M1neWxMQqrjXWOdf8d1j8KmxhYgxtxkd+98wEKqY0gEqaVgayFlNGy7&#10;uZUW7UjQQPyFuuCKOw+TKgQrHa6N7vEEIMIbwRfAxp4+l1lepDd5OVnPFvNJsS6mk3KeLiZpVt6U&#10;s7Qoi7v1zwAwK6pOMMbVvVD8qK+seFn/DkoflREVhoYal9N8Gmu/QO9eVmQvPIybFH2NFycmSNVx&#10;wt4qBmWTyhMhx31yCT9SBhwc/yMrUQSh76NQNpo9gQashiZBN+HDAJtO2x8YDTBkNXbft8RyjOR7&#10;BSous6IIUxmNYjqHviN77tmce4iikKrGHqNxe+vHSd4aK9oOXsoiMUq/Ae01Igoj6HJEBbiDAYMU&#10;KzgMfZjUcztG/f40rX4BAAD//wMAUEsDBBQABgAIAAAAIQALY5Pa2gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsMwELwj8QdrkbhRhwpVVRqnqkAgDnCgIM6beJuExOvIdpvwexYu9DLSaGZn&#10;Z4rt7AZ1ohA7zwZuFxko4trbjhsDH++PN2tQMSFbHDyTgW+KsC0vLwrMrZ/4jU771CgJ4ZijgTal&#10;Mdc61i05jAs/Eot28MFhEhoabQNOEu4GvcyylXbYsXxocaT7lup+f3QG+oPmqX/evUzVU2Xj1+tn&#10;6GtnzPXV/LAR2G1AJZrT/wX8bpD+UEqxyh/ZRjUYkDXpD0Vbr+6EVmJagi4LfT6g/AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCoYGc2aAIAAOIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALY5Pa2gAAAAgBAAAPAAAAAAAAAAAAAAAAAMIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4911B149" w14:textId="77777777" w:rsidR="005A303E" w:rsidRPr="0047445B" w:rsidRDefault="005A303E" w:rsidP="006B289E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="3168"/>
           <w:tab w:val="decimal" w:pos="4608"/>
           <w:tab w:val="decimal" w:pos="6480"/>
           <w:tab w:val="decimal" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
@@ -10198,51 +9810,51 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="74C4808D" id="Rectangle 3" o:spid="_x0000_s1026" style="width:6in;height:.6pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBmNlc8aAIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t0lKeknUdMVuKUIq&#10;sGLhA1zbaSwc29hu04L4d8ZOW1p4WSH64Ho84/GZM2cyvzu0Eu25dUKrCmfDFCOuqGZCbSv85fNq&#10;MMPIeaIYkVrxCh+5w3eLly/mnSn5SDdaMm4RJFGu7EyFG+9NmSSONrwlbqgNV+CstW2JB9NuE2ZJ&#10;B9lbmYzSdJJ02jJjNeXOwemyd+JFzF/XnPqPde24R7LCgM3H1cZ1E9ZkMSfl1hLTCHqCQf4BRUuE&#10;gkcvqZbEE7Sz4q9UraBWO137IdVtoutaUB5rgGqy9I9qnhpieKwFyHHmQpP7f2nph/2jRYJB7zBS&#10;pIUWfQLSiNpKjl4FejrjSoh6Mo82FOjMWtOvDhzJjScYDmLQpnuvGaQhO68jJYfatuEmFIsOkfnj&#10;hXl+8IjC4TifTfIUGkTBN52MYmMSUp7vGuv8W65bFDYVtgAx5ib7tfMBCynPIRGkloKthJTRsNvN&#10;g7RoT4IG4i/UBVfcdZhUIVjpcK139ycAEd4IvgA29vRHkY3y9H5UDFaT2XSQr/LxoJims0GaFffF&#10;JM2LfLn6GQBmedkIxrhaC8XP+sry5/XvpPReGVFhqKtwMR6NY+036N3zimyFh3GToq3w7MIEKRtO&#10;2BvFoGxSeiJkv09u4UfKgIPzf2QliiD0vRfKRrMjaMBqaBJ0Ez4MsGm0/Y5RB0NWYfdtRyzHSL5T&#10;oOIiy/MwldHIx1PoO7LXns21hygKqSrsMeq3D76f5J2xYtvAS1kkRunXoL1aRGEEXfaoAHcwYJBi&#10;BaehD5N6bceo35+mxS8AAAD//wMAUEsDBBQABgAIAAAAIQALY5Pa2gAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsMwELwj8QdrkbhRhwpVVRqnqkAgDnCgIM6beJuExOvIdpvwexYu9DLSaGZn&#10;Z4rt7AZ1ohA7zwZuFxko4trbjhsDH++PN2tQMSFbHDyTgW+KsC0vLwrMrZ/4jU771CgJ4ZijgTal&#10;Mdc61i05jAs/Eot28MFhEhoabQNOEu4GvcyylXbYsXxocaT7lup+f3QG+oPmqX/evUzVU2Xj1+tn&#10;6GtnzPXV/LAR2G1AJZrT/wX8bpD+UEqxyh/ZRjUYkDXpD0Vbr+6EVmJagi4LfT6g/AEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBmNlc8aAIAAOIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALY5Pa2gAAAAgBAAAPAAAAAAAAAAAAAAAAAMIEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="black" stroked="f">
                 <v:path arrowok="t"/>
                 <w10:anchorlock/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="72125371" w14:textId="77777777" w:rsidR="00233BB3" w:rsidRPr="00EA26CE" w:rsidRDefault="00233BB3" w:rsidP="00233BB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00233BB3">
@@ -10261,58 +9873,73 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>05  *</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">p </w:t>
       </w:r>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt; .01  </w:t>
-      </w:r>
+        <w:t>&lt; .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00233BB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">p </w:t>
+        <w:t>p</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00233BB3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00233BB3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>&lt; .001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E734D2B" w14:textId="636BFD37" w:rsidR="005A303E" w:rsidRDefault="005A303E" w:rsidP="006B289E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C81A76">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10320,294 +9947,275 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>See the APA manual for table and figure guidelines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40DE1CFE" w14:textId="563150A1" w:rsidR="00783A6B" w:rsidRPr="00783A6B" w:rsidRDefault="00783A6B" w:rsidP="00783A6B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783A6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00DD53BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60969126" w14:textId="72C9B5C4" w:rsidR="00783A6B" w:rsidRPr="00783A6B" w:rsidRDefault="00783A6B" w:rsidP="00783A6B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00783A6B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Title of Figure 1 Here in Title Case and Italicized</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2864608F" w14:textId="77777777" w:rsidR="000C3A43" w:rsidRPr="0047445B" w:rsidRDefault="000C3A43" w:rsidP="00974FFA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="decimal" w:pos="450"/>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="right" w:leader="dot" w:pos="8010"/>
           <w:tab w:val="right" w:pos="8460"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B38D434" wp14:editId="2E31AAAE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B38D434" wp14:editId="2D5EE364">
             <wp:extent cx="5943600" cy="4594225"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="4" name="Picture 1"/>
+            <wp:docPr id="4" name="Picture 1" descr="Diagram illustrating relationships among variables related to stress, respite care, and relationship quality for wives and husbands. Key components include circles representing latent variables like Amount of Respite Care, Wife Daily Stress, Husband Daily Stress, Wife Relationship Quality, and Husband Relationship Quality, connected by arrows to rectangles showing observed indicators with labels such as WStressSeverity, HStressFreq_Tot, WRDAS_Tot, and HRDAS_Tot, highlighting interactions and dependencies between stress levels, respite care, and relationship quality measures."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="4" name="Picture 1" descr="Diagram illustrating relationships among variables related to stress, respite care, and relationship quality for wives and husbands. Key components include circles representing latent variables like Amount of Respite Care, Wife Daily Stress, Husband Daily Stress, Wife Relationship Quality, and Husband Relationship Quality, connected by arrows to rectangles showing observed indicators with labels such as WStressSeverity, HStressFreq_Tot, WRDAS_Tot, and HRDAS_Tot, highlighting interactions and dependencies between stress levels, respite care, and relationship quality measures."/>
                     <pic:cNvPicPr>
                       <a:picLocks/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4594225"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DD92431" w14:textId="45BD10AE" w:rsidR="000C3A43" w:rsidRDefault="00DD53BB" w:rsidP="000C3A43">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc317619057"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="103" w:name="_Toc317620984"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc317619057"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc317619269"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc317620984"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
       <w:r w:rsidR="000C3A43" w:rsidRPr="0047445B">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
-      <w:bookmarkEnd w:id="103"/>
       <w:r>
         <w:t>See APA items 7.22-7.36 on pages 225-250 for more guidance on figures and formatting.</w:t>
       </w:r>
       <w:r w:rsidR="003A6ED9">
         <w:rPr>
           <w:rStyle w:val="BodyTextChar"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C3711BA" w14:textId="14F2E3AD" w:rsidR="00B23E9B" w:rsidRPr="001210CC" w:rsidRDefault="00B23E9B" w:rsidP="001210CC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Check the APA </w:t>
       </w:r>
       <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> edition for specific guidelines on how to format tables and figures. Also, be sure to eliminate all widows/orphans throughout your document. You can do this by selecting the paragraph with the widow/orphan, right click, then select paragraph, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> select “widow/orphan” and “keep lines together”</w:t>
+        <w:t xml:space="preserve"> edition for specific guidelines on how to format tables and figures. Also, be sure to eliminate all widows/orphans throughout your document. You can do this by selecting the paragraph with the widow/orphan, right click, then select paragraph, then select “widow/orphan” and “keep lines together”</w:t>
       </w:r>
       <w:r w:rsidR="00D15710">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Alternatively, you can right click on your document, select “paragraph” and then </w:t>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> Alternatively, you can right click on your document, select “paragraph” and then “line and page breaks” and check off “widow/orphan control” and “ok”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D15710">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AFC8E4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc318711942"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc52867546"/>
+      <w:r w:rsidRPr="0047445B">
         <w:lastRenderedPageBreak/>
-        <w:t>“line and page breaks” and check off “widow/orphan control” and “ok”</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="07AFC8E4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+        <w:t>Level 2 Heading Here</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="7DBA8EC4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report data from research question two here. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79040164" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00882539">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc318711942"/>
-      <w:bookmarkStart w:id="105" w:name="_Toc52867546"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc318711943"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc52867547"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Level 2 Heading Here</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
       <w:bookmarkEnd w:id="105"/>
-    </w:p>
-[...23 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="106"/>
-      <w:bookmarkEnd w:id="107"/>
     </w:p>
     <w:p w14:paraId="29B653D6" w14:textId="089034FA" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00882539">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Report data from research question three here. If you have two or more different subsections under any </w:t>
       </w:r>
       <w:r w:rsidR="001210CC">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
@@ -10615,722 +10223,602 @@
       </w:r>
       <w:r w:rsidR="001210CC">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">evel 3 headings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5948AD7D" w14:textId="3A0D57F6" w:rsidR="00387C85" w:rsidRDefault="0047445B" w:rsidP="00387C85">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc52867548"/>
-      <w:bookmarkStart w:id="109" w:name="_Toc318711944"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc52867548"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc318711944"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">Level </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve">Level 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">eading </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="52BB11FB" w14:textId="451532BF" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Start your paragraph here</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="108"/>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="109"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F42D93" w14:textId="0F8AE624" w:rsidR="00387C85" w:rsidRDefault="0047445B" w:rsidP="00387C85">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="_Toc52867549"/>
-      <w:bookmarkStart w:id="111" w:name="_Toc318711945"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc52867549"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc318711945"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">Level </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve">Level 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">eading </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="6DADB0D5" w14:textId="2CF451D5" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Start your paragraph here.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="110"/>
-    </w:p>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="111"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52477D6C" w14:textId="6665C385" w:rsidR="00387C85" w:rsidRDefault="0047445B" w:rsidP="00387C85">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="_Toc52867550"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="_Toc318711946"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc52867550"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc293679708"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc293680297"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc318711946"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">Level </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve">Level 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>H</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">eading </w:t>
       </w:r>
       <w:r w:rsidR="00387C85">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
-        <w:t xml:space="preserve">eading </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="111"/>
     </w:p>
     <w:p w14:paraId="3B65D5BD" w14:textId="2558948C" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Start your paragraph here.</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
-      <w:bookmarkEnd w:id="115"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC57EF6" w14:textId="29910587" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Conclude this chapter with a summary statement (non-statistical) of the results, which will lead directly to the discussion section. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CA3C45" w14:textId="77777777" w:rsidR="0090486F" w:rsidRDefault="0090486F" w:rsidP="0090486F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="116" w:name="_Toc318711947"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc318711947"/>
     </w:p>
     <w:p w14:paraId="4FA49243" w14:textId="4EBFF3D1" w:rsidR="00F1426A" w:rsidRDefault="00F1426A" w:rsidP="0090486F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Following this section, insert a page break and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">start CHAPTER </w:t>
       </w:r>
       <w:r w:rsidR="00B80743">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. (This template </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D231FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">already </w:t>
       </w:r>
       <w:r w:rsidR="00D231FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>been formatted</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> with</w:t>
+        <w:t>been formatted with</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> th</w:t>
       </w:r>
       <w:r w:rsidR="00D231FF">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> page break)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778BE795" w14:textId="77777777" w:rsidR="00F21BFF" w:rsidRDefault="00F21BFF" w:rsidP="00F1426A">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D4037C3" w14:textId="77777777" w:rsidR="00F21BFF" w:rsidRDefault="00F21BFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="33A81EC3" w14:textId="77777777" w:rsidR="000F56A6" w:rsidRPr="000F56A6" w:rsidRDefault="000F56A6" w:rsidP="005D0FEB">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
-      <w:bookmarkStart w:id="117" w:name="_Toc52867551"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc52867551"/>
       <w:r w:rsidRPr="005D0FEB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">CHAPTER </w:t>
       </w:r>
       <w:r w:rsidR="00632C5B" w:rsidRPr="005D0FEB">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="005D0FEB">
         <w:br/>
         <w:t>Discussion</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p w14:paraId="53B10065" w14:textId="3B8DD579" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Begin this section with a brief statement of the central purpose of the study and how the findings relate to the purpose. Provide a concise statement about the results (e.g., This study examined – then write what you examined). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48690F90" w14:textId="2345F8C5" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Justify all conclusions with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00086F9E" w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>data and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integrate other research results with this study (e.g., how do they differ, how are they similar, how do your results build upon what was previously known?). Explain how your findings relate to the field’s theoretical or practical understanding of the topic. Make inferences with the results, including possible alternative explanations for what resulted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0186DE3C" w14:textId="4590D242" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There are many ways you can structure your discussion section. You may choose to have separate headings to discuss (a) comparison of findings to other research, (b) interpretations of findings, (c) contributions of findings to the literature, (d) factors contributing to results, among other reflections and insights gained. However, the example provided below is organized around each research question, where comparisons, interpretations, contributions, and factors contributing to the results can be discussed for each question. Follow recommendations of your thesis chair and committee regarding how they want you to organize this section. Examples of discussion subheadings can be found in Appendix </w:t>
+      </w:r>
+      <w:r w:rsidR="001210CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E084BE3" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Toc318711948"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc52867552"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Results (or you may call it Findings)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="117"/>
-    </w:p>
-[...134 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="118"/>
-      <w:bookmarkEnd w:id="119"/>
     </w:p>
     <w:p w14:paraId="0F53FDC3" w14:textId="19E342A4" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="00CF34F2" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Introduce</w:t>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the results you will present in this section. This will give the reader an idea of the structure of this section. You should do this for every section that has subheadings – give an introductory paragraph following the Level 2 heading prior to including Level 3 headings. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EEF60C3" w14:textId="77777777" w:rsidR="00E24953" w:rsidRDefault="00E24953" w:rsidP="00E24953">
       <w:pPr>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5762C37B" w14:textId="3CB5A107" w:rsidR="00E24953" w:rsidRDefault="0047445B" w:rsidP="00E24953">
       <w:pPr>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="120" w:name="_Toc52867553"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc52867553"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r w:rsidR="00E24953">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00E24953">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">irst </w:t>
       </w:r>
       <w:r w:rsidR="00E24953">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">uestion </w:t>
       </w:r>
       <w:r w:rsidR="00E24953">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="119"/>
     </w:p>
     <w:p w14:paraId="243AECF5" w14:textId="2602E047" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Discuss your first result. This is where you can make sense of the data by interpreting what they mean. You should report what you found and can hypothesize about what it means. You should refer to existing literature that supports or contradicts your results. These can include references from your literature review or additional literature. Discuss these similarities/differences</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03A13D4D" w14:textId="16D7A140" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Discuss the contributions of these findings to the extant literature on this topic. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> discuss any factors that may have contributed to your results.</w:t>
+        <w:t>Discuss the contributions of these findings to the extant literature on this topic. Also discuss any factors that may have contributed to your results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E352B2" w14:textId="5428740F" w:rsidR="00482180" w:rsidRDefault="0047445B" w:rsidP="00482180">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="121" w:name="_Toc52867554"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc52867554"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r w:rsidR="00482180">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00482180">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
@@ -11341,88 +10829,88 @@
       </w:r>
       <w:r w:rsidR="00482180">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">uestion </w:t>
       </w:r>
       <w:r w:rsidR="00482180">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="120"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB956F9" w14:textId="6268B48C" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Discuss your second result. Discuss the results as you did for the previous research question.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D140DD" w14:textId="457F8EFA" w:rsidR="00F973F3" w:rsidRDefault="0047445B" w:rsidP="00F973F3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="122" w:name="_Toc52867555"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc52867555"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Add </w:t>
       </w:r>
       <w:r w:rsidR="00F973F3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00F973F3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
@@ -11433,261 +10921,225 @@
       </w:r>
       <w:r w:rsidR="00F973F3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve">uestion </w:t>
       </w:r>
       <w:r w:rsidR="00F973F3">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t>ere</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="121"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="704A8627" w14:textId="08FDB9E5" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00A63A90">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:t>Discuss your third result. Discuss the results as you did for the previous research question. If you have more questions, add more subheadings and discuss each one.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760979B4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="_Toc318711949"/>
-      <w:bookmarkStart w:id="124" w:name="_Toc52867556"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc318711949"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc52867556"/>
       <w:r w:rsidRPr="0047445B">
         <w:t>Limitations</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
-      <w:bookmarkEnd w:id="124"/>
       <w:r w:rsidRPr="0047445B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="648EF230" w14:textId="79ED48BA" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="000F56A6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">This study is limited in its scope due to (add your limitations here). Examples include limitations of the population sampled, validity-reliability of the instrument, unusual/novel use of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AEE08C2" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> instrument, maturation, equivalency of groups, knowledge of participants, mortality, and cooperation of sample.</w:t>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>the instrument, maturation, equivalency of groups, knowledge of participants, mortality, and cooperation of sample.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D2D4D6" w14:textId="4C2E105B" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe generalizability of </w:t>
       </w:r>
       <w:r w:rsidR="00711B0F" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>results but</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> be sure not to over-generalize. Present threats to internal and external validity and discuss how these were controlled. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B3C1831" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="125" w:name="_Toc318711950"/>
-      <w:bookmarkStart w:id="126" w:name="_Toc52867557"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc318711950"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc52867557"/>
       <w:r w:rsidRPr="0047445B">
         <w:lastRenderedPageBreak/>
         <w:t>Implications for Future Research</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="5B78F2C8" w14:textId="72574F43" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00F051EF">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note what future research can be conducted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>as a result of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this study. This is where you could answer these types of questions: What would you do to improve this study? What needs to be studied next, in relation to this topic? How could you conduct the same research in a better way (eliminating some of the limitations)? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A06BA79" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Toc318711951"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc52867558"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Implications for Practitioners</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="126"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="7F2C894C" w14:textId="1A88AC9C" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note what future research can be conducted </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="4A06BA79" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
+        <w:t xml:space="preserve">Write about how practitioners can benefit from the results of this study. This is the “so what?” section of the thesis. What do you expect practitioners to be able to do with this information? For which practitioners is this information most applicable? Be creative and realistic in your recommendations. Be sure not to overgeneralize the results of your study (don’t recommend something that is not clearly supported by your data). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9C248A" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="127" w:name="_Toc318711951"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc318711952"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc52867559"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:t>Conclusion(s)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="128"/>
-    </w:p>
-[...37 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="129"/>
-      <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:p w14:paraId="0332ACC3" w14:textId="0D992801" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Write a few paragraphs here that summarizes your research. An easy way to think about this section is to consider how your study’s findings could be communicated to the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>general public</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
@@ -11732,94 +11184,76 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert a page break and begin your reference list. </w:t>
       </w:r>
       <w:r w:rsidR="007F622A" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="007F622A" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="007F622A" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>template has already been formatted with this page break</w:t>
+      </w:r>
       <w:r w:rsidR="007F622A" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F1B7FE3" w14:textId="3675982F" w:rsidR="0047445B" w:rsidRPr="006C26BF" w:rsidRDefault="0047445B" w:rsidP="006C26BF">
       <w:pPr>
         <w:pStyle w:val="ThesisDissertationLevel"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="131" w:name="_Toc52867560"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc52867560"/>
       <w:r w:rsidR="004F7EC1">
         <w:lastRenderedPageBreak/>
         <w:t>REFERENCES</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="130"/>
     </w:p>
     <w:p w14:paraId="0D0613E4" w14:textId="2AA32D0F" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="00B23E9B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Add the references from your </w:t>
       </w:r>
       <w:r w:rsidR="001210CC">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>thesis</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
@@ -11829,159 +11263,135 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, ordered alphabetically and chronologically order according to APA guidelines. </w:t>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Follow the </w:t>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Publication Manual of the American Psychological Association</w:t>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="009C5D7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009C5D7A" w:rsidRPr="009C5D7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="009C5D7A">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Edition) for formatting your reference list. </w:t>
       </w:r>
       <w:r w:rsidR="00627F9C" w:rsidRPr="00627F9C">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Use the “hanging indent” format for all references, with a .</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> hanging indentation. Be sure to include digital object identifier (DOI) numbers if they exist. </w:t>
+        <w:t xml:space="preserve">Use the “hanging indent” format for all references, with a .5 inch hanging indentation. Be sure to include digital object identifier (DOI) numbers if they exist. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D35BF03" w14:textId="67BC2304" w:rsidR="00B23E9B" w:rsidRDefault="0016295D" w:rsidP="00B23E9B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ollow </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Publication Manual of the American Psychological Association</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>(7</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Edition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B23E9B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">guidelines when you create your reference list. Use the “hanging indent” format for all references, with a </w:t>
       </w:r>
       <w:r w:rsidR="00904296" w:rsidRPr="0047445B">
@@ -12043,144 +11453,126 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="002651A7" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>nsert a page break and begin your Appendix A. (</w:t>
       </w:r>
       <w:r w:rsidR="002651A7" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="002651A7" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidR="002651A7" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="608EF094" w14:textId="77777777" w:rsidR="002651A7" w:rsidRDefault="002651A7" w:rsidP="002651A7">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C9EB517" w14:textId="77777777" w:rsidR="000276DD" w:rsidRPr="0047445B" w:rsidRDefault="000276DD" w:rsidP="000276DD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F961A62" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="00724CD5" w:rsidRDefault="0047445B" w:rsidP="00724CD5">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl w:val="0"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C7EF213" w14:textId="492FDE07" w:rsidR="0047445B" w:rsidRPr="00724CD5" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
-      <w:bookmarkStart w:id="132" w:name="_Toc318711962"/>
-      <w:bookmarkStart w:id="133" w:name="_Toc52867561"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc318711962"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc52867561"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="131"/>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0017292E">
         <w:t>Consent</w:t>
       </w:r>
       <w:r w:rsidR="00667364">
         <w:t>/Institutional Review Board Approval Letter</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:p w14:paraId="55C78B19" w14:textId="77777777" w:rsidR="00A85E55" w:rsidRPr="0047445B" w:rsidRDefault="00A85E55" w:rsidP="00A85E55">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Include a copy of your</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA0215">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> IRB Approval Letter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
@@ -12189,65 +11581,51 @@
       <w:r w:rsidRPr="00DA0215">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63302867" w14:textId="77777777" w:rsidR="00A85E55" w:rsidRPr="00AF1969" w:rsidRDefault="00A85E55" w:rsidP="00A85E55">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Guidelines for writing your consent form </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> at </w:t>
+        <w:t xml:space="preserve">Guidelines for writing your consent form can be found at </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="0047445B">
           <w:rPr>
             <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://orca.byu.edu/research/Forms.php</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, under the section “</w:t>
       </w:r>
       <w:r w:rsidRPr="001F01E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Institutional Review Board for Protection of Human Subjects (IRB)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -12313,106 +11691,88 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A75E2D" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00A75E2D" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E233882" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00A64D76">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="134" w:name="_Toc318711963"/>
-      <w:bookmarkStart w:id="135" w:name="_Toc52867562"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc318711963"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc52867562"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="133"/>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
         <w:t>Instruments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="134"/>
     </w:p>
     <w:p w14:paraId="383BB562" w14:textId="2F691CD6" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Add copies of your instruments here if they were the next item you mentioned in your text following your consent form. Be sure to include the title of each instrument. If you used a copyrighted instrument in your study, you can only include it if you have copyright permission.</w:t>
       </w:r>
       <w:r w:rsidR="00667C6A">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
@@ -12448,114 +11808,96 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, if you have one. (</w:t>
       </w:r>
       <w:r w:rsidR="00465E6B" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00465E6B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00465E6B" w:rsidRPr="0047445B">
+        <w:t>template has already been formatted with this page break</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50ABE616" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DA6AB70" w14:textId="77777777" w:rsidR="00097274" w:rsidRPr="00097274" w:rsidRDefault="0047445B" w:rsidP="00097274">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="136" w:name="_Toc52867563"/>
-      <w:bookmarkStart w:id="137" w:name="_Toc318711964"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc52867563"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc318711964"/>
       <w:r w:rsidRPr="00097274">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
       <w:r w:rsidR="006243A4" w:rsidRPr="00097274">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00097274">
         <w:br/>
         <w:t>Examples of Discussion Subheadings</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="135"/>
     </w:p>
     <w:p w14:paraId="2E0BD289" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Comparison of Findings to…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1698AC83" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
@@ -12879,67 +12221,67 @@
         <w:t xml:space="preserve">Comparisons of Qualitative and </w:t>
       </w:r>
       <w:r w:rsidR="00FE6151">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Q</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>uantitative Findings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B501D72" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>Summary of Findings in Regards to…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B86A848" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Implications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F2B464" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Implications for Practice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04FF18D4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
@@ -13104,981 +12446,893 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, if you have one. (</w:t>
       </w:r>
       <w:r w:rsidR="00A5790A" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00A5790A" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidR="00A5790A">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CCD30C2" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00D82D4B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="138" w:name="_Toc52867564"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc52867564"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="136"/>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
         <w:t xml:space="preserve">How to Create a Table of Contents in </w:t>
       </w:r>
       <w:r w:rsidR="0017578D">
         <w:t xml:space="preserve">Microsoft </w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:t>Word</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="137"/>
       <w:r w:rsidR="009F4DEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D45DBD" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="139" w:name="_Toc267908176"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc267908176"/>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Step 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="138"/>
     </w:p>
     <w:p w14:paraId="5C1CFEA4" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Open your document and locate the </w:t>
       </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Home</w:t>
       </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> tab.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F61B164" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="140" w:name="_Toc267908177"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc267908177"/>
     </w:p>
     <w:p w14:paraId="41DF4509" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Step 2</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w14:paraId="2D683FD7" w14:textId="6694FBD2" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Highlight the first heading and select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Heading 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. If you need to modify the style to conform to APA standards, select the Styles Pane button. When the Styles Pane is open, click the down arrow to the side of the current style. Select “modify style” and make the necessary changes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00667C6A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Make sure that you consistently format your headers. This will ensure that your Table of Contents is properly paginated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1365DF38" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc267908178"/>
+    </w:p>
+    <w:p w14:paraId="46311F17" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Step 3</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="140"/>
     </w:p>
-    <w:p w14:paraId="2D683FD7" w14:textId="6694FBD2" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+    <w:p w14:paraId="65829496" w14:textId="0D50B8D0" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Highlight the first heading and select </w:t>
+        <w:t xml:space="preserve">Using Step 2, identify all remaining headings in the document (Heading 2 for APA </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Level</w:t>
       </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-          <w:b/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Make sure that you consistently format your headers. This will ensure that your Table of Contents </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2, etc.). You will need to create a heading for the Thesis/Dissertation level heading (ABSTRACT, ACKNOWLEDGMENTS, etc.). Once you have identified </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>is properly paginated</w:t>
+        <w:t>all of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> the headings in the document, place your cursor at the top of the document (or where the table of contents should be located) and click on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tab, then scroll to find </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Index and Tables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1365DF38" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+    <w:p w14:paraId="5D8B3986" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="141" w:name="_Toc267908178"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="46311F17" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+      <w:bookmarkStart w:id="141" w:name="_Toc267908179"/>
+    </w:p>
+    <w:p w14:paraId="412AAD42" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Step 3</w:t>
+        <w:t>Step 4</w:t>
       </w:r>
       <w:bookmarkEnd w:id="141"/>
     </w:p>
-    <w:p w14:paraId="65829496" w14:textId="0D50B8D0" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+    <w:p w14:paraId="1D45A62E" w14:textId="227C3C42" w:rsidR="00A64D76" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using Step 2, identify all remaining headings in the document (Heading 2 for APA </w:t>
-[...5 lines deleted...]
-        <w:t>Level</w:t>
+        <w:t xml:space="preserve">In the </w:t>
       </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Index and Tables</w:t>
+      </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>the document (or where the table of contents should be located)</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> window, select Table of Contents and choose “from template” from the menu on the left. You can modify the formatting for each level in the Table of Contents by clicking the “modify” button. Select the TOC level you want to modify and make any necessary changes (you will have to do this if you need to change the line spacing). Make sure each of your headings will be nested appropriately and modify as necessary (using the “modify” button to change TOC levels). Also, click on the “options” button. In the window that appears, uncheck “Outline levels” and check “Table entry fields”. After you have selected your format and made any necessary changes, click </w:t>
+      </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> and click on the </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t>OK</w:t>
       </w:r>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-          <w:b/>
-[...18 lines deleted...]
-          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="5D8B3986" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+      <w:r w:rsidR="00A64D76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2348C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Make sure the settings specify Times New Roman,</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2348C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12 font, and no bold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1404E717" w14:textId="77777777" w:rsidR="00CC5242" w:rsidRDefault="00CC5242" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="_Toc267908179"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="412AAD42" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+    </w:p>
+    <w:p w14:paraId="1B220F8F" w14:textId="0263D22D" w:rsidR="00CC5242" w:rsidRDefault="00CC5242" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-          <w:b/>
-[...106 lines deleted...]
-          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>*For the appendix</w:t>
       </w:r>
       <w:r w:rsidR="00CC25AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and chapter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> headings, make sure things </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in the following order:</w:t>
+        <w:t xml:space="preserve"> headings, make sure things are done in the following order:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04BBAF41" w14:textId="58897220" w:rsidR="00CC5242" w:rsidRPr="00CC25AA" w:rsidRDefault="00CC5242" w:rsidP="00CC25AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC25AA">
         <w:t>Type in APPENDIX A at the top of the page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3EFCF9" w14:textId="42B6C495" w:rsidR="00CC5242" w:rsidRPr="00CC25AA" w:rsidRDefault="00CC5242" w:rsidP="00CC25AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC25AA">
         <w:t>Highlight APPENDIX A and apply the Appendix/Chapter style from the styles pane (this style should be centered and bolded).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7BA451" w14:textId="14F9495B" w:rsidR="00CC5242" w:rsidRPr="00CC25AA" w:rsidRDefault="00CC5242" w:rsidP="00CC25AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:r w:rsidRPr="00CC25AA">
+        <w:t xml:space="preserve">press </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CC25AA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>shift+return</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CC25AA">
+        <w:t xml:space="preserve"> to create a soft return (if you just press return, it will create a hard </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CC25AA">
-        <w:t>press</w:t>
+        <w:t>return</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CC25AA">
-        <w:t xml:space="preserve"> </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> to create a soft return (if you just press return, it will create a hard return and the headings will not show up appropriately in the table of contents). </w:t>
+        <w:t xml:space="preserve"> and the headings will not show up appropriately in the table of contents). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="085B7253" w14:textId="6A2CCE6E" w:rsidR="00CC5242" w:rsidRPr="00CC25AA" w:rsidRDefault="00CC5242" w:rsidP="00CC25AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC25AA">
         <w:t xml:space="preserve">Type in </w:t>
       </w:r>
       <w:r w:rsidR="003567C7" w:rsidRPr="00CC25AA">
         <w:t>the title of the appendix.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="373D84CA" w14:textId="52C7D6F8" w:rsidR="003567C7" w:rsidRPr="00CC25AA" w:rsidRDefault="003567C7" w:rsidP="00CC25AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC25AA">
         <w:t>Remove the bolding from the other part of the heading (e.g., APPENDIX A).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1BFA6C" w14:textId="5F3C0393" w:rsidR="003567C7" w:rsidRPr="00CC25AA" w:rsidRDefault="003567C7" w:rsidP="00CC25AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00CC25AA">
-        <w:t xml:space="preserve">Update the table of contents and insert a colon between the first and second parts of the heading on the table of contents, so they appear as APPENDIX </w:t>
-[...3 lines deleted...]
-        <w:t>A: Consent Forms</w:t>
+        <w:t>Update the table of contents and insert a colon between the first and second parts of the heading on the table of contents, so they appear as APPENDIX A: Consent Forms</w:t>
       </w:r>
       <w:r w:rsidR="00D2348C" w:rsidRPr="00CC25AA">
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2262CE30" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="143" w:name="_Toc267908180"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc267908180"/>
     </w:p>
     <w:p w14:paraId="6E98B796" w14:textId="77777777" w:rsidR="00C05E0D" w:rsidRDefault="00C05E0D" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56609F7C" w14:textId="77777777" w:rsidR="00C05E0D" w:rsidRDefault="00C05E0D" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6719AF8D" w14:textId="77777777" w:rsidR="00C05E0D" w:rsidRDefault="00C05E0D" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="438CCFD1" w14:textId="53D32AB1" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Step 5</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="142"/>
     </w:p>
     <w:p w14:paraId="0C0D709A" w14:textId="77777777" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A table of contents </w:t>
+        <w:t xml:space="preserve">A table of contents will be inserted where you have placed your cursor. If you wish for the table of contents to be on a separate page, place your cursor just </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64D76">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the table of contents and click on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tab. Select </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Page Break</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Break </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE62CC">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>menu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA57818" w14:textId="77777777" w:rsidR="00332B64" w:rsidRDefault="00332B64" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38FD1ABE" w14:textId="0A7421E6" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Step 6 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F7C5C3" w14:textId="55F369FE" w:rsidR="00A64D76" w:rsidRPr="00882539" w:rsidRDefault="00A64D76" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>After</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="143" w:name="_Toc267908183"/>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you have made changes, then click on the “Update Table” tab, and “Update entire table”</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Continue to do this as you make change in your document, and if you only need to update page numbers click on “Update Table” and select “Update page numbers”</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00882539">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>will be inserted</w:t>
+        <w:t>Or,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00882539">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where you have placed your cursor. If you wish for the table of contents to be on a separate page, place your cursor just </w:t>
-[...56 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> you can right click on the table and click on “Update field”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r w:rsidR="00057AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="7AA57818" w14:textId="77777777" w:rsidR="00332B64" w:rsidRDefault="00332B64" w:rsidP="00463EB3">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6AA268" w14:textId="77777777" w:rsidR="00037246" w:rsidRDefault="00037246" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-          <w:b/>
-[...4 lines deleted...]
-    <w:p w14:paraId="38FD1ABE" w14:textId="0A7421E6" w:rsidR="00882539" w:rsidRPr="00882539" w:rsidRDefault="00882539" w:rsidP="00463EB3">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41E53E15" w14:textId="13DCC5DB" w:rsidR="00A64D76" w:rsidRPr="00882539" w:rsidRDefault="00A64D76" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
-          <w:b/>
-[...77 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t>You will need to modify your chapter headings and appendix headings</w:t>
+      </w:r>
+      <w:r w:rsidR="00554051">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the TABLE OF CONTENTS</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>You will need to modify your chapter headings and appendix headings</w:t>
+        <w:t xml:space="preserve"> so they include </w:t>
+      </w:r>
+      <w:r w:rsidR="00332B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>a colon between the first and second parts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the heading (</w:t>
+      </w:r>
+      <w:r w:rsidR="00402373">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e.g., </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHAPTER 1: Introduction, APPENDIX A: Literature Review). </w:t>
       </w:r>
       <w:r w:rsidR="00554051">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the TABLE OF CONTENTS</w:t>
+        <w:t xml:space="preserve">You will </w:t>
+      </w:r>
+      <w:r w:rsidR="00332B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>also need to change the entry</w:t>
+      </w:r>
+      <w:r w:rsidR="00554051">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00332B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>title page</w:t>
+      </w:r>
+      <w:r w:rsidR="00554051">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, so it appears as TITLE PAGE in the TABLE OF CONTENTS</w:t>
+      </w:r>
+      <w:r w:rsidR="00332B64">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, rather than the actual title</w:t>
+      </w:r>
+      <w:r w:rsidR="00554051">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> so they include </w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> when everything else in the document is done. You may choose the option “Update page numbers” without affecting the </w:t>
+        <w:t xml:space="preserve">This is best done when everything else in the document is done. You may choose the option “Update page numbers” without affecting the </w:t>
       </w:r>
       <w:r w:rsidR="00086F9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>revisions but</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> updating the whole table will remove these revisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="128B7E5A" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
@@ -14106,119 +13360,101 @@
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, if you have one. (</w:t>
       </w:r>
       <w:r w:rsidR="001035D7" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="001035D7" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6750A47A" w14:textId="1BB7EC43" w:rsidR="009F4DEE" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00D82D4B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="145" w:name="_Toc52867565"/>
-      <w:bookmarkStart w:id="146" w:name="_Toc318711965"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc52867565"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc318711965"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
         <w:t xml:space="preserve">Levels of Headings Using the APA </w:t>
       </w:r>
       <w:r w:rsidR="00F05E84">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:t xml:space="preserve"> Publication Manual</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="145"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p w14:paraId="1BC2D3AF" w14:textId="08736F17" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Check your levels of headings to make sure you have the appropriate types and levels of headings (and that they are bolded or bolded/italicized, as appropriate). Your headings should make up your table of contents (you can link these using "styles and headings" in MS Word).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -14355,191 +13591,168 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C255202" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EC7E912" w14:textId="763619C0" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">When you use headings, you must have more than one heading at each level (you </w:t>
+        <w:t xml:space="preserve">When you use headings, you must have more than one heading at each level (you can’t have just one heading of each type) because headings are used to divide a section logically into two or more sub-sections. For example, if you have a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 heading in a section, you need another </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05780">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Level</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 heading in the same section. The headings used in this template are included as examples. You may not need all five levels of headings in your paper. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B191EA8" w14:textId="2759F9EA" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="00463EB3">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Also, if you do use all five headings, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6C34" w:rsidRPr="00BE6C34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>you don’t have to place the Level 4 and 5 headings in your Table of Contents</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6C34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6C34" w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>On the following page you will see how a 5-</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>can’t</w:t>
+        <w:t>leveled</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have just one heading of each type) because headings are used to divide a section logically into two or more sub-sections. For example, if you have a </w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve"> you will see how a 5-leveled paper would look.</w:t>
+        <w:t xml:space="preserve"> paper would look.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D55AAD" w14:textId="77777777" w:rsidR="000B32C0" w:rsidRPr="00463EB3" w:rsidRDefault="000B32C0" w:rsidP="000B32C0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DB9E228" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047445B" w:rsidRPr="0047445B" w14:paraId="3BDE263D" w14:textId="77777777" w:rsidTr="00B71FD7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9576" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B7FBE00" w14:textId="77777777" w:rsidR="0093516D" w:rsidRPr="0093516D" w:rsidRDefault="0093516D" w:rsidP="0093516D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093516D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Writing a Thesis (Level 1 Heading)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EA8BF19" w14:textId="77777777" w:rsidR="0093516D" w:rsidRPr="0093516D" w:rsidRDefault="0093516D" w:rsidP="0093516D">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -14574,106 +13787,70 @@
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Techniques for Not Going Crazy (Level 3)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7BE44576" w14:textId="77777777" w:rsidR="0093516D" w:rsidRPr="0093516D" w:rsidRDefault="0093516D" w:rsidP="0093516D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="690"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093516D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Helping Your Cohort </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Crazy. (Level 4)</w:t>
+              <w:t>Helping Your Cohort to Not Go Crazy. (Level 4)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F49AA30" w14:textId="77777777" w:rsidR="0093516D" w:rsidRPr="0093516D" w:rsidRDefault="0093516D" w:rsidP="0093516D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:firstLine="690"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093516D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Helping Your Thesis Chair </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Crazy. (Level 4)</w:t>
+              <w:t>Helping Your Thesis Chair to Not Go Crazy. (Level 4)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4812EA0C" w14:textId="77777777" w:rsidR="0093516D" w:rsidRPr="0093516D" w:rsidRDefault="0093516D" w:rsidP="0093516D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0093516D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Techniques for Following APA Formatting While Maintaining Your Sanity (Level 3)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18A9BCE2" w14:textId="77777777" w:rsidR="0093516D" w:rsidRPr="0093516D" w:rsidRDefault="0093516D" w:rsidP="0093516D">
@@ -14878,446 +14055,328 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="546DC448" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00463EB3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="120FDAFF" w14:textId="40DCC227" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Did you notice that I </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> have a Level 4 heading under the final Level 3 heading?</w:t>
+        <w:t>Did you notice that I don’t have a Level 4 heading under the final Level 3 heading?</w:t>
       </w:r>
       <w:r w:rsidR="00B260D3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> because the topic may not be easily divided or the information that will be presented is not comprehensive and does not need subdividing. All of the information can go in one or several paragraphs under this level.</w:t>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>That’s okay. That’s because the topic may not be easily divided or the information that will be presented is not comprehensive and does not need subdividing. All of the information can go in one or several paragraphs under this level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05511E24" w14:textId="222FD90C" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Furthermore, headings should be concise statements about the topic that you are discussing. Avoid using questions </w:t>
       </w:r>
       <w:r w:rsidR="00D370A3">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">and acronyms </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>in your headings.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13FDF2B8" w14:textId="757F27AF" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00D1738B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="147" w:name="_Toc318711966"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc318711966"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert a page break and include Appendix </w:t>
       </w:r>
       <w:r w:rsidR="0011726D">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, if you have one. </w:t>
       </w:r>
       <w:r w:rsidR="00D1738B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D1738B" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00D1738B" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D1738B" w:rsidRPr="0047445B">
+        <w:t>template has already been formatted with this page break</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1738B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...15 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105533B2" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="148" w:name="_Toc52867566"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc52867566"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
         <w:t>Reference Check</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="147"/>
     </w:p>
     <w:p w14:paraId="2FACE5A4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Check the references in your text.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F2A457" w14:textId="206F8A7F" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Be sure that every reference that is in the text of your “journal ready” portion of your thesis </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0047445B">
+        <w:t xml:space="preserve">Be sure that every reference that is in the text of your “journal ready” portion of your thesis is found on the reference list for this portion and that every reference </w:t>
+      </w:r>
+      <w:r w:rsidR="002B79B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>is found</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>in the list is</w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the reference list for this portion and that every reference </w:t>
+        <w:t xml:space="preserve"> cited in the journal ready portion. You can do this manually or electronically. If you want to do it electronically, select the last name of the author that appears FIRST in your manuscript, click </w:t>
+      </w:r>
+      <w:r w:rsidR="00A028BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in the search box on the top right of the MS word spanner,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type in the author’s name and click on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A028BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>"next"</w:t>
+      </w:r>
+      <w:r w:rsidR="00A028BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrow.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Go through the whole document clicking on </w:t>
+      </w:r>
+      <w:r w:rsidR="00A028BB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the arrow.</w:t>
+      </w:r>
+      <w:r w:rsidR="00057AFB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This will help you to make sure that every time in the document that you use that author's name, it is spelled correctly</w:t>
       </w:r>
       <w:r w:rsidR="002B79B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>in the list is</w:t>
+        <w:t>, and the citation is formatted correctly</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> cited in the journal ready portion. You can do this manually or electronically. If you want to do it electronically, select the last name of the author that appears FIRST in your manuscript, click </w:t>
+        <w:t>. Then check the reference list to make sure it is spelled correctly there, too. (For example, in Jones, Smyth, and Young, 20</w:t>
       </w:r>
       <w:r w:rsidR="00A028BB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>in the search box on the top right of the MS word spanner,</w:t>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> type in the author’s name and click on </w:t>
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> correctly</w:t>
+        <w:t xml:space="preserve"> – you would search for Jones throughout the document and then in the reference list you would make sure that each name is spelled correctly</w:t>
       </w:r>
       <w:r w:rsidR="002B79B9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and the year correlates with the year found in the text)</w:t>
       </w:r>
       <w:r w:rsidR="00A36FA4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75975653" w14:textId="64968C03" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
@@ -15381,75 +14440,59 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>With two authors, you always include both surnames in the citation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7797D7D2" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00FD01AD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">When you have followed this procedure for the first citation found in your document, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">When you have followed this procedure for the first citation found in your document, then you need to make sure you have noted that you have done this. I usually highlight in yellow the first author’s last name in the reference list to make sure I remember that this </w:t>
+      </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>then</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>this. I usually highlight in yellow the first author’s last name in the reference list to make sure I remember that this citation is correct. Then when I have finished checking all of the citations, I get rid of the highlights.</w:t>
+        <w:t>citation is correct. Then when I have finished checking all of the citations, I get rid of the highlights.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173F7CA4" w14:textId="5EDA8E80" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">When you have finished the first citation, you will be taken to the top of your document where your first citation was found, placing you in the correct position for finding the author’s name for the second citation. Select this author's name and follow the same procedure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="799D6209" w14:textId="54EDE4A9" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
@@ -15460,95 +14503,101 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Check for repeated citations of the same source in the same paragraph (APA</w:t>
       </w:r>
       <w:r w:rsidR="00A95A78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF2C13">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>8.16, pp. 265-266</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">). If the name of an author appears as part of the narrative, then the year follows in parentheses and it is </w:t>
+        <w:t xml:space="preserve">). If the name of an author appears as part of the narrative, then the year follows in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>parentheses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and it is </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">necessary to include the year again when the author’s name </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> in the narrative of the same paragraph and cannot be confused with any other citations in the same paragraph. </w:t>
+        <w:t xml:space="preserve">necessary to include the year again when the author’s name is repeated in the narrative of the same paragraph and cannot be confused with any other citations in the same paragraph. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>But</w:t>
       </w:r>
+      <w:r w:rsidRPr="0047445B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, any parenthetical references (i.e., the citation appears in parentheses) in the same paragraph </w:t>
+        <w:t xml:space="preserve"> any parenthetical references (i.e., the citation appears in parentheses) in the same paragraph </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">should </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">include the year. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F51332B" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="00E85618" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -15563,260 +14612,212 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Check the citations in your reference list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7924D4B4" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Make sure </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> names are spelled correctly.</w:t>
+        <w:t>Make sure each author is listed and their names are spelled correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="150106AA" w14:textId="593EFB97" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Check the use of ampersands (&amp;) rather than the word "and" in your reference list. (Do the same for the text - as appropriate - if in a sentence, you need to use the word "and" and if in parentheses, you need to use an ampersand). You can do a quick “Find/Replace” search for the ampersand and make sure these </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> correctly.</w:t>
+        <w:t>Check the use of ampersands (&amp;) rather than the word "and" in your reference list. (Do the same for the text - as appropriate - if in a sentence, you need to use the word "and" and if in parentheses, you need to use an ampersand). You can do a quick “Find/Replace” search for the ampersand and make sure these are used correctly.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6369523E" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Make sure you have the year of publication noted in parentheses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A84EDFD" w14:textId="6A23AA77" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Make sure you have the title of the work (e.g., journal article, book chapter), </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">followed by </w:t>
+        <w:t xml:space="preserve">Make sure you have the title of the work (e.g., journal article, book chapter), followed by </w:t>
       </w:r>
       <w:r w:rsidR="00AE36CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">the title </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">where the work is found (e.g., journal, book). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AAD81B" w14:textId="595F07D9" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00660A62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Make sure italics and upper/lower case are used correctly (e</w:t>
       </w:r>
       <w:r w:rsidRPr="00660A62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">.g., </w:t>
       </w:r>
       <w:r w:rsidR="00AE36CF" w:rsidRPr="00660A62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">journals are in mixed case/italicized, books are in sentence case/italicized, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00660A62">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> article titles are in lower case without italics).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D314B72" w14:textId="7C5872D0" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Make sure page numbers are included for journal articles</w:t>
       </w:r>
       <w:r w:rsidR="003B1E6D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (the full page-range)</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>, and that they match any reference to these pages in the text (for example, if in your text you have a quote from page 387, but your citation indicates the pages as 377-380, then either your quote is from the wrong page, or you have the wrong page numbers in your citation).</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, and that they match any reference to these pages in the text (for example, if in your text you have a quote from page 387, but your citation indicates the pages as 377-380, then either your quote is from the wrong page, or you have the wrong page numbers in your citation). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3727FA67" w14:textId="7DFD3A08" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check periods, commas, colons, and other punctuation for appropriate use. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BE1EC8" w14:textId="75949D1F" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
@@ -15878,225 +14879,192 @@
           <w:iCs/>
         </w:rPr>
         <w:t>for each citation, if available.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FAF9E91" w14:textId="3BB7CD72" w:rsidR="0047445B" w:rsidRPr="0042064E" w:rsidRDefault="0047445B" w:rsidP="0042064E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Make sure your list </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Make sure your list is alphabetized </w:t>
       </w:r>
       <w:r w:rsidR="0042064E" w:rsidRPr="006B597E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>correctly. (see APA 9.44-9.50, pp. 303-306)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F631E8F" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00B431B4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">If you find that you have a citation in your reference list that does not appear in your text, delete it. </w:t>
-[...15 lines deleted...]
-        <w:t>, if you find that you have a citation in your text that does not appear in your reference list, find the correct source and include it on your list.</w:t>
+        <w:t>If you find that you have a citation in your reference list that does not appear in your text, delete it. Also, if you find that you have a citation in your text that does not appear in your reference list, find the correct source and include it on your list.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C47A7ED" w14:textId="1415A498" w:rsidR="0047445B" w:rsidRPr="00A835E4" w:rsidRDefault="0047445B" w:rsidP="00A835E4">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:iCs/>
         </w:rPr>
         <w:t>Review the APA manual to make sure you have attended to all formatting issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E218D8" w14:textId="77777777" w:rsidR="003D7278" w:rsidRDefault="003D7278" w:rsidP="003D7278">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7021C14D" w14:textId="33099128" w:rsidR="003D7278" w:rsidRDefault="0047445B" w:rsidP="003D7278">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Insert a page break and include Appendix </w:t>
       </w:r>
       <w:r w:rsidR="0011726D">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, if you have one</w:t>
       </w:r>
       <w:r w:rsidR="00127432" w:rsidRPr="00127432">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="008202C7" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>This template already includes the page break</w:t>
       </w:r>
       <w:r w:rsidR="00127432" w:rsidRPr="00127432">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A298F3" w14:textId="61B0D040" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00026B7A">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="149" w:name="_Toc52867567"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc52867567"/>
       <w:r w:rsidRPr="00026B7A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="146"/>
       <w:r w:rsidR="006243A4" w:rsidRPr="00026B7A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="00026B7A">
         <w:br/>
       </w:r>
       <w:r w:rsidR="009F4DEE" w:rsidRPr="00ED37B9">
         <w:t>Getting Your Thesis Approved</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="148"/>
     </w:p>
     <w:p w14:paraId="1C5B6D42" w14:textId="77777777" w:rsidR="00340462" w:rsidRPr="0047445B" w:rsidRDefault="00340462" w:rsidP="00340462">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">See the Graduate </w:t>
       </w:r>
       <w:r w:rsidRPr="00340462">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00340462">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
@@ -16207,65 +15175,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dean’s Office Approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E47560E" w14:textId="77777777" w:rsidR="00245ECD" w:rsidRPr="00245ECD" w:rsidRDefault="00245ECD" w:rsidP="00245ECD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">After you make all </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> the graduate coordinator requires and it has been approved by them, they will submit the following to the Dean’s Office: </w:t>
+        <w:t xml:space="preserve">After you make all changes the graduate coordinator requires and it has been approved by them, they will submit the following to the Dean’s Office: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31BD0817" w14:textId="77777777" w:rsidR="00245ECD" w:rsidRPr="00245ECD" w:rsidRDefault="00245ECD" w:rsidP="00245ECD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>An electronic (Word) copy of your entire thesis. Email this to msegradsec@byu.edu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BEC2C41" w14:textId="77777777" w:rsidR="00245ECD" w:rsidRPr="00245ECD" w:rsidRDefault="00245ECD" w:rsidP="00245ECD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -16285,79 +15239,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Checklist for Formats and Conventions of Theses and Dissertations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E6A818B" w14:textId="130070EB" w:rsidR="00245ECD" w:rsidRPr="0047445B" w:rsidRDefault="00245ECD" w:rsidP="00245ECD">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:sectPr w:rsidR="00245ECD" w:rsidRPr="0047445B" w:rsidSect="00AD1CC7">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00245ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Dean’s Office will provide feedback to you and most likely will require changes. If substantial changes </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, revise the Word version, convert it to a pdf, and upload it to the </w:t>
+        <w:t xml:space="preserve">The Dean’s Office will provide feedback to you and most likely will require changes. If substantial changes are recommended, your chair and committee will be notified. Be sure you attend to each change the Dean’s Office requires. If requested, provide a revised version of your thesis electronically to the Dean’s Office with the original recommendations from the Dean’s Office. If this is not requested, revise the Word version, convert it to a pdf, and upload it to the </w:t>
       </w:r>
       <w:r w:rsidR="00FB2BFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00245ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">raduate </w:t>
       </w:r>
       <w:r w:rsidR="00FB2BFD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00245ECD">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rogress website for ETD approval.</w:t>
       </w:r>
@@ -16385,51 +15311,51 @@
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Figure A1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="065C9C8D" w14:textId="77777777" w:rsidR="00A5255F" w:rsidRDefault="00A5255F" w:rsidP="00A5255F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29EE79CF" w14:textId="77777777" w:rsidR="00A5255F" w:rsidRPr="00831D6E" w:rsidRDefault="00A5255F" w:rsidP="00A5255F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A5AB27A" wp14:editId="41827435">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A5AB27A" wp14:editId="138EDD3D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>253463</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6762115" cy="5219700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7748" y="0"/>
                 <wp:lineTo x="7708" y="3311"/>
                 <wp:lineTo x="8154" y="3416"/>
                 <wp:lineTo x="10791" y="3416"/>
                 <wp:lineTo x="8195" y="3731"/>
                 <wp:lineTo x="7708" y="3836"/>
                 <wp:lineTo x="7708" y="4257"/>
                 <wp:lineTo x="3408" y="4415"/>
                 <wp:lineTo x="2840" y="4520"/>
                 <wp:lineTo x="2840" y="5098"/>
                 <wp:lineTo x="0" y="5834"/>
                 <wp:lineTo x="0" y="9092"/>
                 <wp:lineTo x="771" y="9302"/>
                 <wp:lineTo x="2880" y="9302"/>
@@ -16445,59 +15371,59 @@
                 <wp:lineTo x="2961" y="16870"/>
                 <wp:lineTo x="3043" y="16975"/>
                 <wp:lineTo x="10061" y="17711"/>
                 <wp:lineTo x="10791" y="17711"/>
                 <wp:lineTo x="15294" y="18552"/>
                 <wp:lineTo x="15334" y="21547"/>
                 <wp:lineTo x="21541" y="21547"/>
                 <wp:lineTo x="21541" y="18026"/>
                 <wp:lineTo x="10791" y="17711"/>
                 <wp:lineTo x="18539" y="17711"/>
                 <wp:lineTo x="21541" y="17501"/>
                 <wp:lineTo x="21541" y="5834"/>
                 <wp:lineTo x="18580" y="5098"/>
                 <wp:lineTo x="18661" y="4730"/>
                 <wp:lineTo x="18134" y="4625"/>
                 <wp:lineTo x="13996" y="4257"/>
                 <wp:lineTo x="14077" y="3836"/>
                 <wp:lineTo x="13549" y="3731"/>
                 <wp:lineTo x="10791" y="3416"/>
                 <wp:lineTo x="13590" y="3416"/>
                 <wp:lineTo x="14077" y="3311"/>
                 <wp:lineTo x="13955" y="0"/>
                 <wp:lineTo x="7748" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="35" name="Picture 35"/>
+            <wp:docPr id="35" name="Picture 35" descr="Flowchart illustrating graduate thesis or dissertation review and approval process, highlighting steps for handling major errors, minor errors, and error-free submissions. Color-coded boxes in dark blue, light blue, and teal represent stages such as coordinator approvals, student revisions, ETD approval, and final status, with arrows indicating workflow and communication between student, advisory chair, graduate secretary, and BYU Graduate Studies."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="35" name="Picture 35"/>
+                    <pic:cNvPr id="35" name="Picture 35" descr="Flowchart illustrating graduate thesis or dissertation review and approval process, highlighting steps for handling major errors, minor errors, and error-free submissions. Color-coded boxes in dark blue, light blue, and teal represent stages such as coordinator approvals, student revisions, ETD approval, and final status, with arrows indicating workflow and communication between student, advisory chair, graduate secretary, and BYU Graduate Studies."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6762115" cy="5219700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -16673,79 +15599,57 @@
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Upload a PDF file with bookmarks for </w:t>
       </w:r>
       <w:r w:rsidR="001C0D73">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="001C0D73" w:rsidRPr="001C0D73">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Level 1-3 headings (Levels 1-2 are required and Level </w:t>
-[...15 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Level 1-3 headings (Levels 1-2 are required and Level 3 is strongly recommended in the Table of Contents and the bookmarks). </w:t>
+      </w:r>
       <w:r w:rsidRPr="001C0D73">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Also</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> bookmark your preliminary pages and appendices.</w:t>
+        <w:t>Also bookmark your preliminary pages and appendices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B945ECD" w14:textId="756F01E2" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0011726D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Under “Document Properties,” select “Initial View” and make sure the Navigation tab indicates “Bookmarks and Panel” rather than just “Page only”</w:t>
       </w:r>
       <w:r w:rsidR="00600E72">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -16802,244 +15706,180 @@
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00A06701">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rogress website and in a printed copy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0420AAE0" w14:textId="2D8CB9F6" w:rsidR="0047445B" w:rsidRPr="0080604D" w:rsidRDefault="0047445B" w:rsidP="0011726D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080604D">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Blank pages </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Blank pages are </w:t>
+      </w:r>
+      <w:r w:rsidR="0080604D" w:rsidRPr="0080604D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
       <w:r w:rsidRPr="0080604D">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">are </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> in the ETD. </w:t>
+        <w:t xml:space="preserve"> allowed in the ETD. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="173102F9" w14:textId="26CA0153" w:rsidR="007405BA" w:rsidRPr="007405BA" w:rsidRDefault="007405BA" w:rsidP="007405BA">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007405BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>Initial ETD Approvals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAE4EAD" w14:textId="3D86C803" w:rsidR="0047445B" w:rsidRDefault="007405BA" w:rsidP="007405BA">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007405BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once uploaded, BYU Graduate Studies does an initial review and approval, then the graduate coordinator reviews and approves it (checks to see if the file is working correctly – all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007405BA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Initial ETD Approvals</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> at either level, you will need to make changes and upload the revised pdf</w:t>
+        <w:t>necessary headings are bookmarked, the bookmarks lead to the right pages, and all metadata are correct). If it is not approved at either level, you will need to make changes and upload the revised pdf</w:t>
       </w:r>
       <w:r w:rsidR="0047445B" w:rsidRPr="007405BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B3E797" w14:textId="64346C8E" w:rsidR="007405BA" w:rsidRPr="007405BA" w:rsidRDefault="007405BA" w:rsidP="007405BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007405BA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>MSE Dean’s Office Approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160D0C35" w14:textId="32FF38EC" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Upon graduate coordinator approval, the file </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> through the </w:t>
+        <w:t xml:space="preserve">Upon graduate coordinator approval, the file is automatically sent through the </w:t>
       </w:r>
       <w:r w:rsidR="00B90EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="007C2C9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">raduate </w:t>
       </w:r>
       <w:r w:rsidR="00B90EA1">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="007C2C9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>rogress</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> website to the Dean’s Office for approval. If </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, you will need to make changes and resubmit your thesis on this website. </w:t>
+        <w:t xml:space="preserve"> website to the Dean’s Office for approval. If it is not approved by the Dean’s Office, you will need to make changes and resubmit your thesis on this website. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52AFEF9D" w14:textId="2EC24CEB" w:rsidR="007C2C9E" w:rsidRPr="007C2C9E" w:rsidRDefault="0047445B" w:rsidP="007C2C9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2C9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Studies </w:t>
       </w:r>
@@ -17057,65 +15897,51 @@
       <w:r w:rsidRPr="007C2C9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">pproval </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D578C9F" w14:textId="77777777" w:rsidR="007C2C9E" w:rsidRPr="0047445B" w:rsidRDefault="007C2C9E" w:rsidP="007C2C9E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C2C9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Once </w:t>
-[...13 lines deleted...]
-        <w:t>, it will go to BYU Graduate Studies again for final approval.</w:t>
+        <w:t>Once it is approved by the Dean’s Office, it will go to BYU Graduate Studies again for final approval.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1DB043" w14:textId="3BF8B35B" w:rsidR="005065F0" w:rsidRPr="005065F0" w:rsidRDefault="0047445B" w:rsidP="005065F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005065F0">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bound </w:t>
       </w:r>
       <w:r w:rsidR="005065F0" w:rsidRPr="005065F0">
         <w:rPr>
@@ -17157,195 +15983,145 @@
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>If you will print bound copies (departmental or personal), you will submit a PDF to the BYU Print and Mail website (</w:t>
       </w:r>
       <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="0047445B">
           <w:rPr>
             <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://printandmail.byu.edu/gradWorks/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">) and pay associated fees. Bound copies </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> per page and per color page. </w:t>
+        <w:t xml:space="preserve">) and pay associated fees. Bound copies will be printed from the electronic PDF. Cost is calculated per page and per color page. </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Most programs do not require a department copy; however, individual chairpersons may request a bound copy, and this cost is paid by the graduating student.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12535E6F" w14:textId="48A88E90" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="005065F0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert a page break and include Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00291483">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, if you have one. (</w:t>
       </w:r>
       <w:r w:rsidR="005065F0" w:rsidRPr="00686506">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="005065F0" w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">template </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> with this page break</w:t>
+        <w:t>template has already been formatted with this page break</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235A7535" w14:textId="5BC2B62D" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
       <w:pPr>
         <w:pStyle w:val="AppendixChapter"/>
       </w:pPr>
       <w:r w:rsidRPr="00D82D4B">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="150" w:name="_Toc318711967"/>
-      <w:bookmarkStart w:id="151" w:name="_Toc52867568"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc318711967"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc52867568"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="149"/>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
         <w:t xml:space="preserve">Typical Contents of </w:t>
       </w:r>
       <w:r w:rsidR="00FB602D">
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:t>our Prospectus and Thesis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="150"/>
     </w:p>
     <w:p w14:paraId="604F4486" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00917E03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Prospectus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C04B373" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00917E03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
@@ -17828,73 +16604,73 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Review of Literature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425C317D" w14:textId="57C8684D" w:rsidR="0080604D" w:rsidRDefault="0080604D" w:rsidP="00917E03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080604D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Method</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E562CB6" w14:textId="66DE97CF" w:rsidR="0080604D" w:rsidRDefault="0080604D" w:rsidP="00917E03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0472CEF2" w14:textId="7BFB9D89" w:rsidR="0080604D" w:rsidRDefault="0080604D" w:rsidP="00917E03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
     </w:p>
@@ -18072,160 +16848,134 @@
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Other Appendices, if relevant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA3D2AC" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="00917E03">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DD6188D" w14:textId="64750FA4" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="0047445B">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="152" w:name="_Toc318711968"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc318711968"/>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert a page break and begin Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00291483">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the following page, if you have on</w:t>
       </w:r>
       <w:r w:rsidRPr="00461671">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="151"/>
       <w:r w:rsidR="00461671" w:rsidRPr="00461671">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>. (</w:t>
       </w:r>
       <w:r w:rsidR="00461671" w:rsidRPr="00461671">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">This template </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>This template has already been formatted with this page break</w:t>
+      </w:r>
       <w:r w:rsidR="00461671" w:rsidRPr="00461671">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4978D408" w14:textId="77777777" w:rsidR="0047445B" w:rsidRPr="0047445B" w:rsidRDefault="0047445B" w:rsidP="009F4DEE">
+      <w:pPr>
+        <w:pStyle w:val="AppendixChapter"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D82D4B">
+        <w:rPr>
           <w:highlight w:val="yellow"/>
-          <w:lang w:val="x-none"/>
-[...17 lines deleted...]
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="153" w:name="_Toc318711969"/>
-      <w:bookmarkStart w:id="154" w:name="_Toc52867569"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc318711969"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc52867569"/>
       <w:r w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPENDIX </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="152"/>
       <w:r w:rsidR="006243A4" w:rsidRPr="009F4DEE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="009F4DEE">
         <w:br/>
-        <w:t xml:space="preserve">Sample Table of Contents </w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="154"/>
+        <w:t>Sample Table of Contents Without Using Styles to Create Table</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="153"/>
     </w:p>
     <w:p w14:paraId="3B6B05A8" w14:textId="7B8DFA60" w:rsidR="0047445B" w:rsidRDefault="0047445B" w:rsidP="001A0DFB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider using this table rather than the linked one </w:t>
       </w:r>
       <w:r w:rsidRPr="0047445B">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>at the beginning of this document</w:t>
       </w:r>
@@ -18345,59 +17095,52 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5E83DC2C" w14:textId="77777777" w:rsidR="00212EDA" w:rsidRPr="00212EDA" w:rsidRDefault="00212EDA" w:rsidP="00212EDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>iv</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="03A27534" w14:textId="77777777" w:rsidR="00212EDA" w:rsidRPr="00212EDA" w:rsidRDefault="00212EDA" w:rsidP="00212EDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LIST OF TABLES</w:t>
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>vii</w:t>
@@ -19603,89 +18346,89 @@
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4A273E" w14:textId="60F75D71" w:rsidR="00212EDA" w:rsidRPr="00212EDA" w:rsidRDefault="00212EDA" w:rsidP="00212EDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Add Your First Question Here</w:t>
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D03B6F" w14:textId="09B379E9" w:rsidR="00212EDA" w:rsidRPr="00212EDA" w:rsidRDefault="00212EDA" w:rsidP="00212EDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Add Your Second Question Here</w:t>
       </w:r>
       <w:r w:rsidRPr="00212EDA">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6684D6DB" w14:textId="74B17FAB" w:rsidR="00212EDA" w:rsidRPr="00212EDA" w:rsidRDefault="00212EDA" w:rsidP="00212EDA">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -20080,147 +18823,133 @@
       </w:r>
       <w:r w:rsidRPr="00F157C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F1B6CE" w14:textId="446E274C" w:rsidR="001A0DFB" w:rsidRDefault="00F157C5" w:rsidP="00F157C5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F157C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">APPENDIX I: Sample Table of Contents </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Using Styles to Create Table</w:t>
+        <w:t>APPENDIX I: Sample Table of Contents Without Using Styles to Create Table</w:t>
       </w:r>
       <w:r w:rsidRPr="00F157C5">
         <w:rPr>
           <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>33</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001A0DFB" w:rsidSect="00B71FD7">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21C2B68C" w14:textId="77777777" w:rsidR="004C6AB7" w:rsidRDefault="004C6AB7">
+    <w:p w14:paraId="3CBFD81F" w14:textId="77777777" w:rsidR="00C53ADB" w:rsidRDefault="00C53ADB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="056B2E42" w14:textId="77777777" w:rsidR="004C6AB7" w:rsidRDefault="004C6AB7">
+    <w:p w14:paraId="040B6CE4" w14:textId="77777777" w:rsidR="00C53ADB" w:rsidRDefault="00C53ADB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WP IconicSymbolsA">
     <w:altName w:val="Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -20236,204 +18965,222 @@
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="205460C5" w14:textId="77777777" w:rsidR="00AD1CC7" w:rsidRDefault="00AD1CC7" w:rsidP="00B71FD7">
     <w:pPr>
       <w:pStyle w:val="MacroText1"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B871A38" w14:textId="77777777" w:rsidR="004C6AB7" w:rsidRDefault="004C6AB7">
+    <w:p w14:paraId="2C49552F" w14:textId="77777777" w:rsidR="00C53ADB" w:rsidRDefault="00C53ADB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D81430" w14:textId="77777777" w:rsidR="004C6AB7" w:rsidRDefault="004C6AB7">
+    <w:p w14:paraId="37C1E8C3" w14:textId="77777777" w:rsidR="00C53ADB" w:rsidRDefault="00C53ADB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0DC36C99" w14:textId="708DFA62" w:rsidR="00AD1CC7" w:rsidRPr="00497C8F" w:rsidRDefault="00AD1CC7" w:rsidP="00B71FD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BA5805">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>viii</w:t>
+      <w:t>vii</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA5805">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>i</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A0DD131" w14:textId="326A7642" w:rsidR="00AD1CC7" w:rsidRPr="00A5255F" w:rsidRDefault="00AD1CC7" w:rsidP="00A5255F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="3580"/>
         <w:tab w:val="right" w:pos="12960"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BA5805">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>13</w:t>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA5805">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74AB707E" w14:textId="7CF5B947" w:rsidR="00AD1CC7" w:rsidRPr="004913A7" w:rsidRDefault="00AD1CC7" w:rsidP="00B71FD7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00BA5805">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>29</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00BA5805">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EF44C82C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23332,181 +22079,182 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="310060338">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1558469693">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1607427360">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="344746210">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1624848967">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2102679043">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="481194876">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1609772601">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="805706447">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="212665103">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1439643788">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="838885717">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="889075108">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="274289238">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="269239581">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="645816338">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="622882439">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1" w:hanging="1"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="WP IconicSymbolsA" w:hAnsi="WP IconicSymbolsA" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="654143247">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1322081046">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1720008323">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="52657932">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1377776382">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1267466857">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="625935694">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="487669414">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="361978695">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="991980239">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="85225228">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1699890901">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="910850409">
     <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0047445B"/>
     <w:rsid w:val="0000012B"/>
     <w:rsid w:val="0000541E"/>
     <w:rsid w:val="00006457"/>
     <w:rsid w:val="00010C37"/>
     <w:rsid w:val="00026B7A"/>
     <w:rsid w:val="000276DD"/>
     <w:rsid w:val="000332CE"/>
     <w:rsid w:val="00037246"/>
     <w:rsid w:val="00037D94"/>
     <w:rsid w:val="00052F72"/>
     <w:rsid w:val="00057AFB"/>
     <w:rsid w:val="000621F3"/>
     <w:rsid w:val="00077ED3"/>
     <w:rsid w:val="00080050"/>
     <w:rsid w:val="00084E9B"/>
     <w:rsid w:val="00086A00"/>
     <w:rsid w:val="00086F9E"/>
     <w:rsid w:val="00097274"/>
     <w:rsid w:val="000A35B5"/>
     <w:rsid w:val="000A5F51"/>
     <w:rsid w:val="000A66C4"/>
     <w:rsid w:val="000B32C0"/>
@@ -23624,50 +22372,51 @@
     <w:rsid w:val="006177A2"/>
     <w:rsid w:val="00621268"/>
     <w:rsid w:val="00623C1F"/>
     <w:rsid w:val="006243A4"/>
     <w:rsid w:val="00627232"/>
     <w:rsid w:val="00627F9C"/>
     <w:rsid w:val="00632C5B"/>
     <w:rsid w:val="0063708F"/>
     <w:rsid w:val="00640200"/>
     <w:rsid w:val="00650FF5"/>
     <w:rsid w:val="00660A62"/>
     <w:rsid w:val="00662263"/>
     <w:rsid w:val="006627B9"/>
     <w:rsid w:val="00667364"/>
     <w:rsid w:val="00667C6A"/>
     <w:rsid w:val="00675299"/>
     <w:rsid w:val="00681337"/>
     <w:rsid w:val="0068235D"/>
     <w:rsid w:val="00697BB6"/>
     <w:rsid w:val="006A4A6D"/>
     <w:rsid w:val="006B289E"/>
     <w:rsid w:val="006B46D9"/>
     <w:rsid w:val="006B597E"/>
     <w:rsid w:val="006C26BF"/>
     <w:rsid w:val="006D4310"/>
+    <w:rsid w:val="006F1966"/>
     <w:rsid w:val="006F3857"/>
     <w:rsid w:val="00711B0F"/>
     <w:rsid w:val="007137DD"/>
     <w:rsid w:val="007206BF"/>
     <w:rsid w:val="00720EB3"/>
     <w:rsid w:val="0072315F"/>
     <w:rsid w:val="00724CD5"/>
     <w:rsid w:val="00733237"/>
     <w:rsid w:val="007405BA"/>
     <w:rsid w:val="00747616"/>
     <w:rsid w:val="0075326A"/>
     <w:rsid w:val="0077286F"/>
     <w:rsid w:val="00776ABE"/>
     <w:rsid w:val="00783A6B"/>
     <w:rsid w:val="007917D2"/>
     <w:rsid w:val="0079745C"/>
     <w:rsid w:val="00797EA0"/>
     <w:rsid w:val="007A3745"/>
     <w:rsid w:val="007C2C9E"/>
     <w:rsid w:val="007D68BE"/>
     <w:rsid w:val="007E3E1D"/>
     <w:rsid w:val="007F622A"/>
     <w:rsid w:val="00802F19"/>
     <w:rsid w:val="0080604D"/>
     <w:rsid w:val="008202C7"/>
@@ -23692,100 +22441,102 @@
     <w:rsid w:val="00916B7D"/>
     <w:rsid w:val="00917E03"/>
     <w:rsid w:val="009269C2"/>
     <w:rsid w:val="00933919"/>
     <w:rsid w:val="0093516D"/>
     <w:rsid w:val="00946541"/>
     <w:rsid w:val="00974FFA"/>
     <w:rsid w:val="009A1511"/>
     <w:rsid w:val="009A534D"/>
     <w:rsid w:val="009B433F"/>
     <w:rsid w:val="009C2B58"/>
     <w:rsid w:val="009C5D7A"/>
     <w:rsid w:val="009D3247"/>
     <w:rsid w:val="009E3F80"/>
     <w:rsid w:val="009F4DEE"/>
     <w:rsid w:val="00A028BB"/>
     <w:rsid w:val="00A1058B"/>
     <w:rsid w:val="00A30C89"/>
     <w:rsid w:val="00A369FA"/>
     <w:rsid w:val="00A36FA4"/>
     <w:rsid w:val="00A52133"/>
     <w:rsid w:val="00A5255F"/>
     <w:rsid w:val="00A565D1"/>
     <w:rsid w:val="00A5790A"/>
     <w:rsid w:val="00A63A90"/>
+    <w:rsid w:val="00A645D3"/>
     <w:rsid w:val="00A64D76"/>
     <w:rsid w:val="00A64DCA"/>
     <w:rsid w:val="00A75E2D"/>
     <w:rsid w:val="00A835E4"/>
     <w:rsid w:val="00A85E55"/>
     <w:rsid w:val="00A9301A"/>
     <w:rsid w:val="00A93C01"/>
     <w:rsid w:val="00A95A78"/>
     <w:rsid w:val="00AB2502"/>
     <w:rsid w:val="00AB2BAE"/>
     <w:rsid w:val="00AD11DE"/>
     <w:rsid w:val="00AD1387"/>
     <w:rsid w:val="00AD1CC7"/>
     <w:rsid w:val="00AD4419"/>
     <w:rsid w:val="00AE36CF"/>
     <w:rsid w:val="00AE6F64"/>
     <w:rsid w:val="00B031F8"/>
     <w:rsid w:val="00B23E9B"/>
     <w:rsid w:val="00B257D5"/>
     <w:rsid w:val="00B260D3"/>
     <w:rsid w:val="00B3110C"/>
     <w:rsid w:val="00B431B4"/>
     <w:rsid w:val="00B50782"/>
     <w:rsid w:val="00B51DB2"/>
     <w:rsid w:val="00B53D4A"/>
     <w:rsid w:val="00B61F11"/>
     <w:rsid w:val="00B63C17"/>
     <w:rsid w:val="00B71D0B"/>
     <w:rsid w:val="00B71FD7"/>
     <w:rsid w:val="00B75A22"/>
     <w:rsid w:val="00B76D47"/>
     <w:rsid w:val="00B80743"/>
     <w:rsid w:val="00B840AA"/>
     <w:rsid w:val="00B90EA1"/>
     <w:rsid w:val="00BA5805"/>
     <w:rsid w:val="00BA681D"/>
     <w:rsid w:val="00BB5871"/>
     <w:rsid w:val="00BC0C6B"/>
     <w:rsid w:val="00BE241A"/>
     <w:rsid w:val="00BE368E"/>
     <w:rsid w:val="00BE6C34"/>
     <w:rsid w:val="00C05E0D"/>
     <w:rsid w:val="00C072A5"/>
     <w:rsid w:val="00C13FE7"/>
     <w:rsid w:val="00C161EA"/>
     <w:rsid w:val="00C22F14"/>
     <w:rsid w:val="00C2734B"/>
     <w:rsid w:val="00C3426D"/>
     <w:rsid w:val="00C46436"/>
     <w:rsid w:val="00C52E74"/>
+    <w:rsid w:val="00C53ADB"/>
     <w:rsid w:val="00C63097"/>
     <w:rsid w:val="00C65D18"/>
     <w:rsid w:val="00C81A76"/>
     <w:rsid w:val="00C87237"/>
     <w:rsid w:val="00CA2969"/>
     <w:rsid w:val="00CA3D24"/>
     <w:rsid w:val="00CB19AE"/>
     <w:rsid w:val="00CB58DE"/>
     <w:rsid w:val="00CB7F47"/>
     <w:rsid w:val="00CC25AA"/>
     <w:rsid w:val="00CC2CE1"/>
     <w:rsid w:val="00CC5242"/>
     <w:rsid w:val="00CD28FA"/>
     <w:rsid w:val="00CD7A93"/>
     <w:rsid w:val="00CE0234"/>
     <w:rsid w:val="00CE3D8B"/>
     <w:rsid w:val="00CE62CC"/>
     <w:rsid w:val="00CF34F2"/>
     <w:rsid w:val="00D015F1"/>
     <w:rsid w:val="00D15710"/>
     <w:rsid w:val="00D16CE2"/>
     <w:rsid w:val="00D1738B"/>
     <w:rsid w:val="00D230CD"/>
     <w:rsid w:val="00D231FF"/>
     <w:rsid w:val="00D2348C"/>
@@ -23858,67 +22609,67 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="030019B2"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{28E213E0-91C9-2F41-A1D9-5C4FD6F4CFE3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24246,50 +22997,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002023FA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0047445B"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
       <w:b/>
@@ -25092,52 +23848,52 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0047445B"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="0047445B"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0047445B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0047445B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Batang" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListofTablesandFigures">
@@ -25186,51 +23942,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00747616"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009E3F80"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="410858416">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="755974577">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -25553,70 +24309,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D340927-1751-41A2-AA32-8392C534CFBF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>43</Pages>
-  <Words>7507</Words>
-  <Characters>42790</Characters>
+  <Words>7496</Words>
+  <Characters>42732</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>356</Lines>
   <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>50197</CharactersWithSpaces>
+  <CharactersWithSpaces>50128</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>